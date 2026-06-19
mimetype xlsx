--- v1 (2026-03-21)
+++ v2 (2026-06-19)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="496" uniqueCount="239">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -128,50 +128,172 @@
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/461/indicacao_05.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de fazer um seguro de vida a todos os funcionários públicos desta Prefeitura Municipal, onde a vinte e cinco anos atrás existia este benefício a eles._x000D_
 Ver junto ao órgão competente a possibilidade de colocar sinalização entre as ruas Alcides Amâncio de Carvalho cruzamento com a rua Jaime Canet.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/464/indicacao_06_-_rosa_helena.pdf</t>
   </si>
   <si>
     <t>a)	Ver a possibilidade de fornecer um kit de alimentação (não perecível) para os pacientes e acompanhantes que se deslocam para tratamento de saúde fora do município nos veículos da saúde._x000D_
 b)	Informar esta Câmara Municipal quando vai ser feito a abertura do Posto de Saúde do Distrito de São Judas Tadeu, pois o mesmo já se encontra pronto á aproximadamamente a um ano e meio e qual a dificuldade de estar realizando a abertura.</t>
   </si>
   <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/467/indicacao_07_-_rosa_helena.pdf</t>
+  </si>
+  <si>
+    <t>a)	Colocar um motorista exclusivo para atender as demandas da zona rural na área da saúde.</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>SANDRA FERNANDES</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/468/indicacao_08_-_sandrinha.pdf</t>
+  </si>
+  <si>
+    <t>a)	Disponibilizar um aparelho de Eletrocardiograma portátil para atendimento na Unidade Mista de Saúde e um para a Unidade Básica de Saúde. A presente solicitação se justifica pela necessidade de garantir um atendimento mais ágil e eficaz nos casos de urgência, especialmente em situações em que há instabilidade ou ausência de conexão com a internet, bem como em ocorrências de falta de energia elétrica. A disponibilização de um equipamento portátil permitirá a realização de exames essenciais mesmo em condições adversas, assim contribuindo com a segurança e qualidade do atendimento prestado á população.</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>KELLY FERNANDA ALVES</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/469/indicacao_09_-_kelly.pdf</t>
+  </si>
+  <si>
+    <t>a)	Informar esta Câmara Municipal se há projeto em andamento para construção do terminal do estudante, se não houver projeção que veja a possibilidade de ser providenciado para que nossos estudantes tenha um local definido onde possam estar sendo mais bem acomodados devido aos possíveis tempo climáticos._x000D_
+b)	Também ver a possibilidade de manter o arborismo da revitalização da passarela municipal, onde a arborização é de suma importância para o bem estar dos nossos municípes.</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>JOSÉ FERREIRA DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/470/indicacao_10_-_jose_ferreira.pdf</t>
+  </si>
+  <si>
+    <t>a)	Ver junto a empresa Unimed que presta serviço de saúde para contratação de um plano de saúde para os funcionários públicos municipais e se viável também voltar o fundo de previdência em nosso município onde já tivemos no passado e foi extinto, porque o INSS está ficando complicado, então fazer um estudo e se for possível que volte o fundo de previdência para os servidores municipais.</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>ONOFRE JACKSON VEIGA</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/474/indicacao_11_-_onofre.pdf</t>
+  </si>
+  <si>
+    <t>a)	Ver a possibilidade de  contratar um Plano de Saúde para os funcionários e vereadores desta Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/475/indicacao_12_-_onofre.pdf</t>
+  </si>
+  <si>
+    <t>a)	Ver a possibilidade de aproveitar a reforma que vai ser feito na Unidade Mista de Saúde para construir um banheiro para cadeirante;_x000D_
+b)	Também ver a possibilidade de conceder escritura para aquelas pessoas que já construiu seu imóvel no terreno que foi feito concessão real de uso pelo município, para que eles possam legalizar seus terrenos.</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/478/indicacao_13_-_onofre.pdf</t>
+  </si>
+  <si>
+    <t>a)	Ver a possibilidade de adquirir um caminhão para fazer a limpeza das fossas das residências do nosso município, uma vez que não temos rede de esgoto e as fossas enchem rapidamente, e as pessoas não tem como limpar e não está tendo lugar no quintal para fazer outra fossa, devido essa dificuldade a melhor maneira é esgotar com caminhão.</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/490/indicacao_14_-_onofre.pdf</t>
+  </si>
+  <si>
+    <t>Ver junto ao órgão competente a possibilidade de fazer uma limpeza no terreno da prefeitura localizado na Rua Jayme Canet, ao lado da residencia do Senhor Ivo, onde lá se encontra vários veículos que não tem utilidade e está apodrecendo naquele terreno, juntando lixo e água parada, correndo o risco de juntar mosquito da dengue.</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/492/indicacao_15_-_onofre.pdf</t>
+  </si>
+  <si>
+    <t>Ver a possibilidade de adquirir mais uma bomba para ter de reserva no Samae, para em caso dessa bomba atual queimar ter outra para colocar no lugar para que a população não fique sem água.</t>
+  </si>
+  <si>
     <t>460</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/460/projeto_de_decreto_legisl._01.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do Prefeito Municipal de Santo Antônio do Paraíso. Exercício Financeiro de 2024.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei </t>
@@ -212,249 +334,426 @@
   <si>
     <t>SÚMULA: Dispõe sobre alteração dos valores nos vencimentos dos Conselheiros Tutelares do Município de Santo Antonio do Paraíso, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/437/projeto_de_lei_05_-_revisao_geral_acs_e_ace1_1.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a revisão da TABELA DE VENCIMENTOS DA LEI COMPLEMENTAR Nº 025/2023 – Grupo Ocupacional: Emenda Constitucional 120/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/438/projeto_de_lei_06_-_vale_alimentacao_e_vale_natalino.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe alteração do valor do Vale Alimentação/Natalino aos Servidores Públicos efetivos, efetivos isolados, Cargos Comissionados, Contratados do PSS do Poder Executivo da Administração Direta, Autarquia e Conselho Tutelar  do Município de Santo Antônio do Paraíso,  Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>MESA EXECUTIVA</t>
   </si>
   <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/439/projeto_de_lei_07_-_reposicao_salarial_-_camara.pdf</t>
   </si>
   <si>
     <t>SUMULA: Dispõe sobre o reajuste salarial nos vencimentos dos Servidores Públicos da Câmara Municipal de Santo Antônio do Paraíso, Estado do Paraná.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/440/projeto_de_lei_08_-_vale_alimentacao_-_camara.pdf</t>
   </si>
   <si>
     <t>SUMULA: Dá nova Redação ao Artigo 1º da Lei Municipal nº 1241/2015, de 19 de agosto de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/445/projeto_de_lei_09_-_reposicao_salarial_samae.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre o reajuste salarial nos vencimentos dos Servidores Públicos do SAMAE do Município de Santo Antonio do Paraíso, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/446/projeto_de_lei_10_-_revisao_geral_dos_professores.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre o reajuste salarial dos vencimentos dos professores do Quadro do Magistério do Município de Santo Antonio do Paraíso, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/451/projeto_de_lei_11_-_pss.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza o Poder Executivo Municipal a realizar Processo Seletivo Simplificado – PSS para contratação temporária, e dá outras providências.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/452/projeto_de_lei_12_-_alteracao_vale_alimentacao_e_vale_natalino_art._1.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre a alteração do art. 1º da Lei nº 1774/2025, de 10 de janeiro de 2025 que dispõe sobre  auxílio/vale alimentação e Vale Natalino do Município de Santo Antônio do Paraíso,  Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/454/projeto_de_lei_13.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Revoga as Leis Municipais n. 1.765 e n. 1.766 de 2024.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/459/projeto_de_lei_14.pdf</t>
   </si>
   <si>
     <t>SUMULA: Dá nova Redação aos Parágrafos 2º e 3º do Artigo 3º da Lei Municipal nº 1343/2017, e dá outras providências.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/462/projeto_de_lei_15_-_loa__especial.pdf</t>
   </si>
   <si>
     <t>SUMULA: Autoriza o Executivo Municipal a efetuar abertura de crédito adicional ESPECIAL no orçamento do município de Santo Antonio do Paraíso - PR, para o exercício de 2026, alterando a Lei 1828/2025.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/463/projeto_de_lei_16_-_loa__suplementar.pdf</t>
   </si>
   <si>
     <t>SUMULA: Autoriza o Executivo Municipal a efetuar abertura de crédito adicional SUPLEMENTAR no orçamento do município de Santo Antonio do Paraíso - PR, para o exercício de 2026, alterando a Lei 1828/2025.</t>
   </si>
   <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/466/projeto_de_lei_17_-_vale_alimentacao_-_adelino_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: Concede vale alimentação para os Vereadores da Câmara Municipal de Santo Antônio do Paraíso/PR e dá outras providências.</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/472/projeto_de_lei_18_-_loa__especial.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar abertura de crédito adicional ESPECIAL no orçamento do município de Santo Antonio do Paraíso - PR, para o exercício de 2026, conforme Lei nº 1828/2025.</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/473/projeto_de_lei_19_-_loa__suplementar_1.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar abertura de crédito adicional SUPLEMENTAR no orçamento do município de Santo Antonio do Paraíso - PR, para o exercício de 2026, conforme Lei nº 1828/2025.</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/480/projeto_de_lei_20_-_loa__suplementar_1.pdf</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/481/projeto_de_lei_21_-_mais_medico_-_vale_alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: Altera dispositivo da Lei Municipal nº 1.715/2024, para modificar o valor do auxílio alimentação concedido aos médicos do Programa Mais Médicos para o Brasil, e dá outras providências</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/483/proj._lei_22.pdf</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/484/projeto_de_lei_23_-_vale_alimentacao_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/485/projeto_de_lei_24_-_leilao.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: Autoriza o Poder Executivo Municipal a proceder à alienação de bens móveis inservíveis, através da modalidade leilão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/486/projeto_de_lei_25_-_termo_cooperacao.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: Autoriza o Poder Executivo Municipal a celebrar Acordo de Cooperação com a Associação de Rodeios e Eventos de Santo Antônio do Paraíso, nos termos da Lei Federal nº 13.019/2014, com dispensa de chamamento público, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/487/projeto_de_lei_26_-_vale_alimentacao_prefeito_e_vice.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: Autoriza a concessão de vale-alimentação e vale natalino ao Prefeito e Vice-Prefeito do Município de Santo Antônio do Paraíso – Paraná, revoga o §1º do artigo 9º da Lei Municipal nº 1.774/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/488/projeto_de_lei_27_-_vale_alimentacao_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: Autoriza a concessão de vale-alimentação ao Prefeito do Município de Santo Antônio do Paraíso – Paraná, revoga parcialmente o §1º do artigo 9º da Lei Municipal nº 1.774/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/489/projeto_de_lei__28-2026_-_samae_-_superavit.pdf</t>
+  </si>
+  <si>
+    <t>SUMULA: Autoriza o Executivo Municipal a efetuar abertura de crédito adicional SUPLEMENTAR no orçamento do SAMAE de Santo Antonio do Paraíso - PR, para o exercício de 2026, conforme Lei 1828/2025.</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/491/projeto_de_lei_29_-_denomina_nome_passarela_sap.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: Dispõe sobre denominação da passarela na rodovia Agostinho Ducci na PR-218 em Santo Antônio do Paraíso, que passa a denominar-se “Passarela JOÃO DE MARIA FAGUNDES”.</t>
+  </si>
+  <si>
     <t>441</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/441/proj._lei_complementar_01_-_plano_cargos_e_salarios_dos_servidores.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre a reformulação do Plano de Cargos, Carreira e Vencimentos dos Servidores Públicos do Município de Santo Antônio do Paraíso e dá outras providências.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/442/proj._lei_complementar_02_-_plano_do_magisterio_alterado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE SANTO ANTÔNIO DO PARAÍSO - PR.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/443/proj._lei_complementar_03_-_alteracao_plano_de_cargos_camara.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Altera os ANEXOS II, III, IV e V da Lei Complementar nº 42/2025.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/453/proj._lei_complementar_04_-_alteracao_da_tabela.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Altera a Tabela de Vencimentos do Plano de Cargos, Carreira e Remuneração dos Servidores Públicos Municipais e dá outras providências.</t>
   </si>
   <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/465/proj._lei_complementar_05_-_alteracao_da_tabela.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: Altera o quantitativo de vagas do cargo de Enfermeiro e a Tabela de Vencimentos do Plano de Cargos, Carreira e Remuneração dos Servidores Públicos Municipais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/476/proj._lei_complementar_06_-_criar_vaga_para_assessor_juridico.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: Altera a Lei Complementar nº 036/2025, com redação dada pela Lei Complementar nº 044/2025, ampliando o número de vagas do cargo de Assessor Jurídico, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/477/proj._lei_complementar_07_-_criar_vaga_fg_2.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: Altera a Lei Complementar nº 047/2026, alterada pela Lei Complementar nº 049/2025, ampliando o número de vagas da Função Gratificada de Encarregado pelo Departamento de Compras, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/482/proj._lei_complementar_08_-_reducao_de_carga_horaria_tecnico_agricola.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: Altera a Lei Complementar nº 47/2026, para disciplinar a redução de jornada de trabalho para o cargo efetivo de Técnico Agrícola, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/471/projeto_de_resolucao_01-2026_-_estrutura_organizacional.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: Dispõe sobre a Estrutura Organizacional no âmbito da Câmara Município de Santo Antônio do Paraíso – Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/479/projeto_de_resolucao_02_-_emenda_reg._interno.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: Altera o Regimento Interno da Câmara Municipal para inserir e/ou modificar dispositivos relativos à atuação parlamentar, normatização da função legislativa e julgamento das contas do Chefe do Poder Executivo, e da outras providências.</t>
+  </si>
+  <si>
     <t>447</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/447/requerimento_01_-_adelino.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de informar esta Câmara Municipal quantos registros de ligações de água existe no município, incluindo o Distrito de São Judas Tadeu e a Vila Rural.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/448/requerimento_02_-_rosa_helena.pdf</t>
   </si>
   <si>
     <t>Informar esta Câmara Municipal sobre o projeto de revitalização de minas, em qual situação o mesmo se encontra e se há algum prazo para que o serviço seja executado.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/449/requerimento_03_-_rosa_helena.pdf</t>
   </si>
   <si>
     <t>Informar sobre o triturador biodigestor e o caminhão de resíduos sólidos onde os mesmos se encontram e qual o prazo para colocá-los em funcionamento.</t>
   </si>
   <si>
     <t>455</t>
-  </si>
-[...1 lines deleted...]
-    <t>ONOFRE JACKSON VEIGA</t>
   </si>
   <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/455/requerimento_04.pdf</t>
   </si>
   <si>
     <t>Informar esta Câmara Municipal como está o andamento dos quebra-molas das ruas da cidade e quando os mesmos vão ser instalados.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/456/requerimento_05.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de colocar um veículo para fazer somente a linha escolar até a Serrinha e outro para fazer a linha da Fazenda Santa Bárbara. Tal pedido se faz necessário porque as crianças estão saindo muito cedo de suas casas e chegando muito tarde e cansados.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/457/requerimento_06.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de fazer Concessão Real de Uso daqueles terrenos de comércio que se encontram as margens da Rodovia Agostinho Ducci, na PR 218,  para as pessoas construir seus comércios e parar de pagar aluguel e assim gerar mais empregos ás pessoas da cidade.</t>
   </si>
@@ -782,68 +1081,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/433/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/444/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/450/indicacao_03_-_rosa_helena.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/458/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/461/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/464/indicacao_06_-_rosa_helena.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/460/projeto_de_decreto_legisl._01.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/432/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/434/projeto_de_lei_02_-_revisao_geral_servidores_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/435/projeto_de_lei_03_-_revisao_salario_do_pss_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/436/projeto_de_lei_04_-_revisao_geral_do_conselho_tutelar_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/437/projeto_de_lei_05_-_revisao_geral_acs_e_ace1_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/438/projeto_de_lei_06_-_vale_alimentacao_e_vale_natalino.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/439/projeto_de_lei_07_-_reposicao_salarial_-_camara.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/440/projeto_de_lei_08_-_vale_alimentacao_-_camara.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/445/projeto_de_lei_09_-_reposicao_salarial_samae.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/446/projeto_de_lei_10_-_revisao_geral_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/451/projeto_de_lei_11_-_pss.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/452/projeto_de_lei_12_-_alteracao_vale_alimentacao_e_vale_natalino_art._1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/454/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/459/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/462/projeto_de_lei_15_-_loa__especial.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/463/projeto_de_lei_16_-_loa__suplementar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/441/proj._lei_complementar_01_-_plano_cargos_e_salarios_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/442/proj._lei_complementar_02_-_plano_do_magisterio_alterado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/443/proj._lei_complementar_03_-_alteracao_plano_de_cargos_camara.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/453/proj._lei_complementar_04_-_alteracao_da_tabela.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/447/requerimento_01_-_adelino.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/448/requerimento_02_-_rosa_helena.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/449/requerimento_03_-_rosa_helena.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/455/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/456/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/457/requerimento_06.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/433/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/444/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/450/indicacao_03_-_rosa_helena.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/458/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/461/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/464/indicacao_06_-_rosa_helena.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/467/indicacao_07_-_rosa_helena.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/468/indicacao_08_-_sandrinha.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/469/indicacao_09_-_kelly.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/470/indicacao_10_-_jose_ferreira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/474/indicacao_11_-_onofre.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/475/indicacao_12_-_onofre.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/478/indicacao_13_-_onofre.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/490/indicacao_14_-_onofre.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/492/indicacao_15_-_onofre.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/460/projeto_de_decreto_legisl._01.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/432/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/434/projeto_de_lei_02_-_revisao_geral_servidores_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/435/projeto_de_lei_03_-_revisao_salario_do_pss_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/436/projeto_de_lei_04_-_revisao_geral_do_conselho_tutelar_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/437/projeto_de_lei_05_-_revisao_geral_acs_e_ace1_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/438/projeto_de_lei_06_-_vale_alimentacao_e_vale_natalino.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/439/projeto_de_lei_07_-_reposicao_salarial_-_camara.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/440/projeto_de_lei_08_-_vale_alimentacao_-_camara.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/445/projeto_de_lei_09_-_reposicao_salarial_samae.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/446/projeto_de_lei_10_-_revisao_geral_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/451/projeto_de_lei_11_-_pss.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/452/projeto_de_lei_12_-_alteracao_vale_alimentacao_e_vale_natalino_art._1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/454/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/459/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/462/projeto_de_lei_15_-_loa__especial.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/463/projeto_de_lei_16_-_loa__suplementar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/466/projeto_de_lei_17_-_vale_alimentacao_-_adelino_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/472/projeto_de_lei_18_-_loa__especial.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/473/projeto_de_lei_19_-_loa__suplementar_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/480/projeto_de_lei_20_-_loa__suplementar_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/481/projeto_de_lei_21_-_mais_medico_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/483/proj._lei_22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/484/projeto_de_lei_23_-_vale_alimentacao_vereadores.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/485/projeto_de_lei_24_-_leilao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/486/projeto_de_lei_25_-_termo_cooperacao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/487/projeto_de_lei_26_-_vale_alimentacao_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/488/projeto_de_lei_27_-_vale_alimentacao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/489/projeto_de_lei__28-2026_-_samae_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/491/projeto_de_lei_29_-_denomina_nome_passarela_sap.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/441/proj._lei_complementar_01_-_plano_cargos_e_salarios_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/442/proj._lei_complementar_02_-_plano_do_magisterio_alterado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/443/proj._lei_complementar_03_-_alteracao_plano_de_cargos_camara.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/453/proj._lei_complementar_04_-_alteracao_da_tabela.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/465/proj._lei_complementar_05_-_alteracao_da_tabela.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/476/proj._lei_complementar_06_-_criar_vaga_para_assessor_juridico.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/477/proj._lei_complementar_07_-_criar_vaga_fg_2.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/482/proj._lei_complementar_08_-_reducao_de_carga_horaria_tecnico_agricola.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/471/projeto_de_resolucao_01-2026_-_estrutura_organizacional.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/479/projeto_de_resolucao_02_-_emenda_reg._interno.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/447/requerimento_01_-_adelino.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/448/requerimento_02_-_rosa_helena.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/449/requerimento_03_-_rosa_helena.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/455/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/456/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2026/457/requerimento_06.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H34"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="152.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -993,779 +1292,1535 @@
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
         <v>43</v>
       </c>
-      <c r="B9" t="s">
-[...5 lines deleted...]
-      <c r="D9" t="s">
+      <c r="G9" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="E9" t="s">
+      <c r="H9" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>48</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
-[...14 lines deleted...]
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>52</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
         <v>58</v>
       </c>
-      <c r="B13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G13" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="H13" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="H14" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="H15" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="H16" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>10</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>78</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="F17" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="H17" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>84</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="F18" t="s">
-        <v>46</v>
+        <v>86</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="H18" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>84</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="F19" t="s">
-        <v>46</v>
+        <v>86</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="H19" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>92</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>22</v>
+      </c>
+      <c r="D20" t="s">
+        <v>84</v>
+      </c>
+      <c r="E20" t="s">
         <v>85</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="F20" t="s">
         <v>86</v>
       </c>
-      <c r="D20" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G20" s="1" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="H20" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>90</v>
+        <v>26</v>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
+        <v>84</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="F21" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="H21" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>94</v>
+        <v>30</v>
       </c>
       <c r="D22" t="s">
-        <v>44</v>
+        <v>84</v>
       </c>
       <c r="E22" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="F22" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="H22" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="D23" t="s">
-        <v>44</v>
+        <v>84</v>
       </c>
       <c r="E23" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="F23" t="s">
-        <v>46</v>
+        <v>86</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="H23" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>102</v>
+        <v>38</v>
       </c>
       <c r="D24" t="s">
-        <v>44</v>
+        <v>84</v>
       </c>
       <c r="E24" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="F24" t="s">
-        <v>46</v>
+        <v>105</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="H24" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25" t="s">
+        <v>84</v>
+      </c>
+      <c r="E25" t="s">
+        <v>85</v>
+      </c>
+      <c r="F25" t="s">
         <v>105</v>
       </c>
-      <c r="B25" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G25" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="D26" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="E26" t="s">
-        <v>107</v>
+        <v>85</v>
       </c>
       <c r="F26" t="s">
-        <v>46</v>
+        <v>86</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="D27" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="E27" t="s">
-        <v>107</v>
+        <v>85</v>
       </c>
       <c r="F27" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="D28" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="E28" t="s">
-        <v>107</v>
+        <v>85</v>
       </c>
       <c r="F28" t="s">
-        <v>46</v>
+        <v>86</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="D29" t="s">
-        <v>120</v>
+        <v>84</v>
       </c>
       <c r="E29" t="s">
+        <v>85</v>
+      </c>
+      <c r="F29" t="s">
+        <v>86</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="F29" t="s">
-[...2 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>66</v>
+      </c>
+      <c r="D30" t="s">
+        <v>84</v>
+      </c>
+      <c r="E30" t="s">
+        <v>85</v>
+      </c>
+      <c r="F30" t="s">
+        <v>105</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B30" t="s">
-[...14 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>126</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>70</v>
+      </c>
+      <c r="D31" t="s">
+        <v>84</v>
+      </c>
+      <c r="E31" t="s">
+        <v>85</v>
+      </c>
+      <c r="F31" t="s">
+        <v>105</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B31" t="s">
-[...14 lines deleted...]
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>74</v>
+      </c>
+      <c r="D32" t="s">
+        <v>84</v>
+      </c>
+      <c r="E32" t="s">
+        <v>85</v>
+      </c>
+      <c r="F32" t="s">
+        <v>86</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B32" t="s">
-[...11 lines deleted...]
-      <c r="F32" t="s">
+      <c r="H32" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>132</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>133</v>
+      </c>
+      <c r="D33" t="s">
+        <v>84</v>
+      </c>
+      <c r="E33" t="s">
+        <v>85</v>
+      </c>
+      <c r="F33" t="s">
+        <v>86</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="B33" t="s">
-[...14 lines deleted...]
-      <c r="G33" s="1" t="s">
+      <c r="H33" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>136</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
         <v>137</v>
       </c>
-      <c r="B34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D34" t="s">
-        <v>120</v>
+        <v>84</v>
       </c>
       <c r="E34" t="s">
-        <v>121</v>
+        <v>85</v>
       </c>
       <c r="F34" t="s">
-        <v>131</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H34" t="s">
         <v>139</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>140</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>141</v>
+      </c>
+      <c r="D35" t="s">
+        <v>84</v>
+      </c>
+      <c r="E35" t="s">
+        <v>85</v>
+      </c>
+      <c r="F35" t="s">
+        <v>86</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H35" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>144</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>145</v>
+      </c>
+      <c r="D36" t="s">
+        <v>84</v>
+      </c>
+      <c r="E36" t="s">
+        <v>85</v>
+      </c>
+      <c r="F36" t="s">
+        <v>86</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H36" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>148</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>149</v>
+      </c>
+      <c r="D37" t="s">
+        <v>84</v>
+      </c>
+      <c r="E37" t="s">
+        <v>85</v>
+      </c>
+      <c r="F37" t="s">
+        <v>86</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H37" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>151</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>152</v>
+      </c>
+      <c r="D38" t="s">
+        <v>84</v>
+      </c>
+      <c r="E38" t="s">
+        <v>85</v>
+      </c>
+      <c r="F38" t="s">
+        <v>86</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H38" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>155</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>156</v>
+      </c>
+      <c r="D39" t="s">
+        <v>84</v>
+      </c>
+      <c r="E39" t="s">
+        <v>85</v>
+      </c>
+      <c r="F39" t="s">
+        <v>105</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H39" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>158</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>159</v>
+      </c>
+      <c r="D40" t="s">
+        <v>84</v>
+      </c>
+      <c r="E40" t="s">
+        <v>85</v>
+      </c>
+      <c r="F40" t="s">
+        <v>105</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H40" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>161</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>162</v>
+      </c>
+      <c r="D41" t="s">
+        <v>84</v>
+      </c>
+      <c r="E41" t="s">
+        <v>85</v>
+      </c>
+      <c r="F41" t="s">
+        <v>86</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H41" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>165</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>166</v>
+      </c>
+      <c r="D42" t="s">
+        <v>84</v>
+      </c>
+      <c r="E42" t="s">
+        <v>85</v>
+      </c>
+      <c r="F42" t="s">
+        <v>86</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H42" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>169</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>170</v>
+      </c>
+      <c r="D43" t="s">
+        <v>84</v>
+      </c>
+      <c r="E43" t="s">
+        <v>85</v>
+      </c>
+      <c r="F43" t="s">
+        <v>86</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H43" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>173</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>174</v>
+      </c>
+      <c r="D44" t="s">
+        <v>84</v>
+      </c>
+      <c r="E44" t="s">
+        <v>85</v>
+      </c>
+      <c r="F44" t="s">
+        <v>86</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H44" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>177</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>178</v>
+      </c>
+      <c r="D45" t="s">
+        <v>84</v>
+      </c>
+      <c r="E45" t="s">
+        <v>85</v>
+      </c>
+      <c r="F45" t="s">
+        <v>86</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H45" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>181</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>182</v>
+      </c>
+      <c r="D46" t="s">
+        <v>84</v>
+      </c>
+      <c r="E46" t="s">
+        <v>85</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H46" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>185</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>186</v>
+      </c>
+      <c r="E47" t="s">
+        <v>187</v>
+      </c>
+      <c r="F47" t="s">
+        <v>86</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H47" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>190</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>17</v>
+      </c>
+      <c r="D48" t="s">
+        <v>186</v>
+      </c>
+      <c r="E48" t="s">
+        <v>187</v>
+      </c>
+      <c r="F48" t="s">
+        <v>86</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H48" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>193</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>22</v>
+      </c>
+      <c r="D49" t="s">
+        <v>186</v>
+      </c>
+      <c r="E49" t="s">
+        <v>187</v>
+      </c>
+      <c r="F49" t="s">
+        <v>105</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H49" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>196</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>26</v>
+      </c>
+      <c r="D50" t="s">
+        <v>186</v>
+      </c>
+      <c r="E50" t="s">
+        <v>187</v>
+      </c>
+      <c r="F50" t="s">
+        <v>86</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H50" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>199</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>30</v>
+      </c>
+      <c r="D51" t="s">
+        <v>186</v>
+      </c>
+      <c r="E51" t="s">
+        <v>187</v>
+      </c>
+      <c r="F51" t="s">
+        <v>86</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H51" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>202</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>34</v>
+      </c>
+      <c r="D52" t="s">
+        <v>186</v>
+      </c>
+      <c r="E52" t="s">
+        <v>187</v>
+      </c>
+      <c r="F52" t="s">
+        <v>86</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H52" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>205</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>38</v>
+      </c>
+      <c r="D53" t="s">
+        <v>186</v>
+      </c>
+      <c r="E53" t="s">
+        <v>187</v>
+      </c>
+      <c r="F53" t="s">
+        <v>86</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H53" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>208</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54" t="s">
+        <v>186</v>
+      </c>
+      <c r="E54" t="s">
+        <v>187</v>
+      </c>
+      <c r="F54" t="s">
+        <v>86</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H54" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>211</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" t="s">
+        <v>212</v>
+      </c>
+      <c r="E55" t="s">
+        <v>213</v>
+      </c>
+      <c r="F55" t="s">
+        <v>105</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H55" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>216</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>17</v>
+      </c>
+      <c r="D56" t="s">
+        <v>212</v>
+      </c>
+      <c r="E56" t="s">
+        <v>213</v>
+      </c>
+      <c r="F56" t="s">
+        <v>105</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H56" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>219</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" t="s">
+        <v>220</v>
+      </c>
+      <c r="E57" t="s">
+        <v>221</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H57" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>224</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>17</v>
+      </c>
+      <c r="D58" t="s">
+        <v>220</v>
+      </c>
+      <c r="E58" t="s">
+        <v>221</v>
+      </c>
+      <c r="F58" t="s">
+        <v>18</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H58" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>227</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>22</v>
+      </c>
+      <c r="D59" t="s">
+        <v>220</v>
+      </c>
+      <c r="E59" t="s">
+        <v>221</v>
+      </c>
+      <c r="F59" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H59" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>230</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>26</v>
+      </c>
+      <c r="D60" t="s">
+        <v>220</v>
+      </c>
+      <c r="E60" t="s">
+        <v>221</v>
+      </c>
+      <c r="F60" t="s">
+        <v>58</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H60" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>233</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>30</v>
+      </c>
+      <c r="D61" t="s">
+        <v>220</v>
+      </c>
+      <c r="E61" t="s">
+        <v>221</v>
+      </c>
+      <c r="F61" t="s">
+        <v>58</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H61" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>236</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>34</v>
+      </c>
+      <c r="D62" t="s">
+        <v>220</v>
+      </c>
+      <c r="E62" t="s">
+        <v>221</v>
+      </c>
+      <c r="F62" t="s">
+        <v>58</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H62" t="s">
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>