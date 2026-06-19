--- v0 (2026-02-03)
+++ v1 (2026-06-19)
@@ -54,805 +54,805 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ADELINO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/285/indicacao_01.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/285/indicacao_01.pdf</t>
   </si>
   <si>
     <t>a)	Ver junto ao órgão competente a possibilidade de colocar plaquinhas numerando e denominando os túmulos do cemitério municipal e registrar em documentos.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>RICARDO PAULINO PEREIRA FILHO</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/290/indicacao_02.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/290/indicacao_02.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de construir uma pista de caminhada com início no Distrito de São Judas Tadeus até a PR 218 onde vai ser feito o portal, para que as pessoas do Distrito possam fazer suas caminhadas nesta pista sendo um local mais seguro.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ROSA HELENA FAGUNDES</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/292/indicacao_03.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/292/indicacao_03.pdf</t>
   </si>
   <si>
     <t>a)	Ver a possibilidade de fornecer alimentação aos pacientes do nosso município submetido ao tratamento de hemodiálise na cidade de Cornélio Procópio;_x000D_
 b)	Ver junto ao DER a possibilidade de construir um trevo que dá acesso á entrada do Distrito de São Judas Tadeu.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/308/proj._dec._legisl._01.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/308/proj._dec._legisl._01.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do Prefeito Municipal de Santo Antônio do Paraíso. Exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei </t>
   </si>
   <si>
     <t>MESA EXECUTIVA</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/260/projeto_de_lei_no_01-_recomposicao_salarial.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/260/projeto_de_lei_no_01-_recomposicao_salarial.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre a recomposição salarial nos vencimentos dos Servidores Públicos da Câmara Municipal de Santo Antônio do Paraíso, Estado do Paraná</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_no_02_-_vale_alimentacao.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_no_02_-_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>SUMULA: Dá nova Redação ao Artigo 1º da Lei Municipal nº 1241/2015, de 19 de agosto de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_no_03_-_subsidios_vereadores.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_no_03_-_subsidios_vereadores.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre Revisão Geral Anual nos subsídios do Prefeito, Vice-Prefeito, Secretários Municipais e Vereadores do Município de Santo Antônio do Paraíso, Estado do Paraná.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/263/projeto_de_lei_04_-_revisao_geral_do_conselho_tutelar.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/263/projeto_de_lei_04_-_revisao_geral_do_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre alteração dos valores nos vencimentos dos Conselheiros Tutelares do Município de Santo Antonio do Paraíso, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/264/projeto_de_lei_05_-_iptu.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/264/projeto_de_lei_05_-_iptu.pdf</t>
   </si>
   <si>
     <t>Súmula: DISPÕE SOBRE A ATUALIZAÇÃO MONETÁRIA ANUAL DA PLANTA GENÉRICA PARA FINS DE CÁLCULO DO IPTU, e dá outras providências</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/265/projeto_de_lei_06_-_mais_medico.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/265/projeto_de_lei_06_-_mais_medico.pdf</t>
   </si>
   <si>
     <t>Súmula: DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO FINANCEIRO À PESSOA FÍSICA DESTINADO AO CUSTEIO DE AUXÍLIO MORADIA E AUXÍLIO ALIMENTAÇÃO EM CARÁTER DE VERBA INDENIZATÓRIA AOS MÉDICOS DO PROJETO MAIS MÉDICOS PARA O BRASIL INSTITUÍDO PELA LEI FEDERAL N.º 12.871 CONFORME DIRETRIZES DA PORTARIA INTERMINISTERIAL N.º 1369/2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/266/projeto_de_lei_07_-_nova_redacao_vale_natalino_conselho_tutelar.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/266/projeto_de_lei_07_-_nova_redacao_vale_natalino_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dá nova redação ao Inciso I do Art. 4º da Lei 1636/2022, que disciplina a concessão de vale natalino anual aos Conselheiros Tutelares do Município de Santo Antônio do Paraíso – Paraná.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/267/projeto_de_lei_08_-_nova_redacao_vale_alimentacao_pss.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/267/projeto_de_lei_08_-_nova_redacao_vale_alimentacao_pss.pdf</t>
   </si>
   <si>
     <t>Súmula: Dá nova redação ao Art.9º da Lei  nº 1637/2022, que dispõe sobre o concessão de vale natalino anual aos Funcionários contratados através de PSS  do Município de Santo Antônio do Paraíso,  Estado do Paraná.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/268/projeto_de_lei_09_-_revisao_geral_diretores.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/268/projeto_de_lei_09_-_revisao_geral_diretores.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a concessão de recomposição salarial nos vencimentos dos Servidores Públicos lotados no cargo de Diretores do Município do Município de Santo Antonio do Paraíso, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/269/projeto_de_lei_10_-_vale_alimentacao_pss_1.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/269/projeto_de_lei_10_-_vale_alimentacao_pss_1.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre o Auxílio Alimentação aos contratados através de Processo Seletivo Simplificado – PSS do Município de Santo Antônio do Paraíso,  Estado do Paraná.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/270/projeto_de_lei_11_-_vale_alimentacao_servidores_e_conselho_tutelar.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/270/projeto_de_lei_11_-_vale_alimentacao_servidores_e_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre o Auxílio Alimentação aos Servidores Públicos efetivos, Cargos Comissionados e Conselho  Tutelar do Município de Santo Antônio do Paraíso,  Estado do Paraná.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/271/projeto_de_lei_12_-_vale_alimentacao_samae.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/271/projeto_de_lei_12_-_vale_alimentacao_samae.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre o Auxílio Alimentação aos Servidores Públicos Efetivos e Cargos Comissionados do SAMAE do Município de Santo Antônio do Paraíso,  Estado do Paraná.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/272/projeto_de_lei_13_-_catadores_de_reciclagem.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/272/projeto_de_lei_13_-_catadores_de_reciclagem.pdf</t>
   </si>
   <si>
     <t>Súmula: Autoriza o Poder Executivo a firmar Convênio ou Termo de Cooperação com Cooperativa ou Associação de Catadores e, dá outras providências.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/273/projeto_de_lei_14_-_revisao_geral_acs_e_ace.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/273/projeto_de_lei_14_-_revisao_geral_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a revisão da TABELA DE VENCIMENTOS DA LEI COMPLEMENTAR Nº 025/2023 – Grupo Ocupacional: Emenda Constitucional 120/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_15_-__reposicao_salarial_samae.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_15_-__reposicao_salarial_samae.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre recomposição salarial  dos Servidores Públicos do SAMAE – Serviço Autônomo Municipal de Água e Esgoto de Santo Antônio do Paraíso, Estado do Paraná, e dá providências.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_16_-_revisao_geral_servidores.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_16_-_revisao_geral_servidores.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a concessão de recomposição salarial nos vencimentos dos Servidores Públicos do Município do Município de Santo Antonio do Paraíso, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/276/projeto_de_lei_17_-_revisao_geral_dos_professores.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/276/projeto_de_lei_17_-_revisao_geral_dos_professores.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a concessão de recomposição salarial dos vencimentos dos professores do Quadro do Magistério do Município de Santo Antonio do Paraíso, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/277/projeto_de_lei_18_-_revisao_salario_do_pss.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/277/projeto_de_lei_18_-_revisao_salario_do_pss.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Concede recomposição salarial na Remuneração dos Contratados através de Processo Seletivo Simplificado – PSS do Município de Santo Antonio do Paraíso, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/278/projeto_de_lei_19_-_multas.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/278/projeto_de_lei_19_-_multas.pdf</t>
   </si>
   <si>
     <t>SÚMULA: REGULAMENTA O PROCEDIMENTO ADMINISTRATIVO DE MULTAS DE TRÂNSITO ENVOLVENDO VEÍCULOS OFICIAIS DA PREFEITURA MUNICIPAL DE SANTO ANTONIO DO PARAÍSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/279/projeto_de_lei_20_-_nova_redacao_diaria_de_motorista.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/279/projeto_de_lei_20_-_nova_redacao_diaria_de_motorista.pdf</t>
   </si>
   <si>
     <t>SÚMULA:  “Dá nova redação aos Arts. 2º,  6º e 15º da Lei nº 1704/2023, e dá outras providencias.”</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/280/projeto_de_lei_21_-_proibindo.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/280/projeto_de_lei_21_-_proibindo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE A UTILIZAÇÃO DE ESPAÇO PÚBLICO DO MUNICIPIO DE SANTO ANTONIO DO PARAISO, OBSERVADAS AS NORMAS RELATIVAS À MATÉRIA, e dá outras providências.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/281/projeto_de_lei_22_-_loa__especial_1.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/281/projeto_de_lei_22_-_loa__especial_1.pdf</t>
   </si>
   <si>
     <t>SUMULA: Autoriza o Executivo Municipal a efetuar  abertura de crédito adicional  ESPECIAL  no orçamento do município de Santo Antonio do Paraíso - PR, para o exercício de 2024, conforme Lei 1709/2023.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/282/projeto_de_lei_23_-_loa__suplementar.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/282/projeto_de_lei_23_-_loa__suplementar.pdf</t>
   </si>
   <si>
     <t>SUMULA: Autoriza o Executivo Municipal a efetuar  abertura de crédito adicional  SUPLEMENTAR  no orçamento do município de Santo Antonio do Paraíso - PR, para o exercício de 2024, conforme Lei 1709/2023.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/283/projeto_de_lei_24_-_subsidio_prefeito.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/283/projeto_de_lei_24_-_subsidio_prefeito.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre os subsídios do Prefeito, do Vice-Prefeito, e dos Secretários Municipais a partir de 1º de Janeiro de 2025 até 31 de Dezembro de 2028.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/284/projeto_de_lei_25_vereador.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/284/projeto_de_lei_25_vereador.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE OS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE SANTO ANTONIO DO PARAÍSO, ESTADO DO PARANÁ, PARA A LEGISLATURA DE 2.025 A 2.028.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/286/projeto_26.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/286/projeto_26.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE NORMAS E DIRETRIZES GERAIS PARA A REALIZAÇÃO DE CONCURSOS PÚBLICOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_27.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_27.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza o Executivo Municipal a efetuar abertura de crédito adicional SUPLEMENTAR no orçamento do SAMAE de Santo Antonio do Paraíso - PR, para o exercício de 2024, conforme Lei 1709/2023.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/288/proj._28.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/288/proj._28.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Fica Criado o Órgão de Defesa Civil Municipal na Estrutura Organizacional do Município de Santo Antônio do Paraíso, e dá outras providências.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/289/proj._29.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/289/proj._29.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a criação e a regulamentação do Serviço de Inspeção Municipal de Produtos de Origem Animal e Vegetal (SICODENOP) desenvolvido pelo Consórcio Público Intermunicipal de Desenvolvimento do Território Nordeste do Paraná – CODENOP e os demais procedimentos obrigatórios de inspeção e fiscalização sanitária no Município de Santo Antônio do Paraíso– PR, para fins de se obter, através do Consórcio Público, a equivalência necessária à integração ao Sistema Unificado de Atenção à Sanidade Agroindustrial Familiar, Artesanal e de Pequeno Porte (SUSAF) e ao Sistema Brasileiro de Inspeção de Produtos de Origem Animal (SISBI/POA), além de dar outras providências;</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/291/proj._30.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/291/proj._30.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária do exercício de 2025 do Município de Santo Antônio do Paraíso e dá outras providências.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/293/proj._31.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/293/proj._31.pdf</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/294/proj._32.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/294/proj._32.pdf</t>
   </si>
   <si>
     <t>Súmula: Institui o Programa de Recuperação Fiscal do Município de Santo Antônio do Paraíso REFIS-SAP 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/295/proj._33.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/295/proj._33.pdf</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/296/proj._34.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/296/proj._34.pdf</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/297/proj._35.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/297/proj._35.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Revogar em sua totalidade o Art. 8º da Lei 1735/2024 que disciplina as normas e diretrizes para realização de concurso público no âmbito do Município de Santo Antônio do Paraíso, e dá outras providências.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/298/proj._de_lei_36.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/298/proj._de_lei_36.pdf</t>
   </si>
   <si>
     <t>SUMULA: Dar nova redação ao inciso I, do artigo 5º e revogar o inciso IV, do artigo 12º da Lei nº 1526, de 06 de outubro de 2020 e dá outras providencias.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/299/proj._37.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/299/proj._37.pdf</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/300/proj._38.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/300/proj._38.pdf</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/301/proj._39.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/301/proj._39.pdf</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/302/proj._40.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/302/proj._40.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza o Poder Executivo  Municipal a alienar, através de Leilão, sucata,   bens inservíveis, máquinas, equipamentos e veículos em desuso, conforme relação em anexo, e dá outras providências.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/304/proj._41.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/304/proj._41.pdf</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/305/proj._42.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/305/proj._42.pdf</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_43.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_43.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS OBRIGATÓRIOS DE INSPEÇÃO INDUSTRIAL E SANITÁRIA EM ESTABELECIMENTOS QUE MANIPULAM E/OU PROCESSAM PRODUTOS DE ORIGEM ANIMAL E VEGETAL NO MUNICIPIO DE SANTO ANTONIO DO PARAÍSO/pr E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_de_lei_44.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_de_lei_44.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES, E SEUS TERMOS ADITIVOS, DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE DESENVOLVIMENTO DO TERRITÓRIO NORDESTE DO PARANÁ - CODENOP, ALÉM DE DAR OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/309/proj._de_lei_45.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/309/proj._de_lei_45.pdf</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/310/proj._lei_46.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/310/proj._lei_46.pdf</t>
   </si>
   <si>
     <t>Súmula: Institui o Plano Municipal de Cultura – PLAMCULT e adota outras providências.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/311/proj._lei_47.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/311/proj._lei_47.pdf</t>
   </si>
   <si>
     <t>Súmula: Institui o Sistema Municipal de Cultura – SIMCULT do Município de Santo Antônio do Paraíso, e dá outras providências</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/312/proj._48.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/312/proj._48.pdf</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/313/proj._49.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/313/proj._49.pdf</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/314/projeto_de_lei_50_-_revisa_o_de_consumo.doc</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/314/projeto_de_lei_50_-_revisa_o_de_consumo.doc</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a revisão do faturamento e redução de dívidas do Serviço Autônomo Municipal de Água e Esgoto - SAMAE.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/315/proj._51.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/315/proj._51.pdf</t>
   </si>
   <si>
     <t>Súmula: Regulamenta o tráfego e estacionamento de veículos em vias urbanas e institui a criação de vagas de embarque e desembarque de alunos, nos estabelecimentos de ensino escolar, destinadas exclusivamente aos veículos de transporte escolar, e dá outras providências.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/316/proj._52.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/316/proj._52.pdf</t>
   </si>
   <si>
     <t>Súmula: Ratifica a Consolidação do Protocolo de Intenções do Consórcio Intermunicipal de Educação e Ensino do Estado do Paraná- CIEDEPAR, nos termos da Lei Federal nº 11.107/2005 e Decreto Federal nº. 6.017/2007, e dá outras providências.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/317/proj._53.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/317/proj._53.pdf</t>
   </si>
   <si>
     <t>Institui a política e o sistema  de inovação, ciência e tecnologia, cria o Conselho, Plano e o Fundo Municipal de Inovação e Tecnologia, de Ciência, Tecnologia e Inovação  do Município de Santo Antônio do Paraíso e dá outras providências.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/318/projeto_de_lei_54.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/318/projeto_de_lei_54.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESAS DO MUNÍCIO DE SANTO ANTONIO DO PARAÍSO, ESTADO DO PARANÁ, PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_de_lei__55.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_de_lei__55.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICIPIO DE SANTO ANTONIO DO PARAÍSO-PR, PARA O EXERCÍCIO DE 2024</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/320/proj._56.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/320/proj._56.pdf</t>
   </si>
   <si>
     <t>SUMULA: Altera a redação do Art. 12 e do parágrafo único da Lei nº 1456/2019, de 24 de setembro de 2019, e dá outras Providências.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/321/proj._57.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/321/proj._57.pdf</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/323/proj._de_lei_58.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/323/proj._de_lei_58.pdf</t>
   </si>
   <si>
     <t>Institui o décimo terceiro subsídio como direitos sociais aos Vereadores integrantes da Câmara Municipal de Santo Antônio do Paraíso, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/324/proj._de_lei_59.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/324/proj._de_lei_59.pdf</t>
   </si>
   <si>
     <t>Institui o décimo terceiro subsídio como direitos sociais ao Prefeito Municipal e ao Vice-Prefeito da cidade Santo Antônio do Paraíso, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/303/plano_carreira_e_cargos_camara_-_corrigido.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/303/plano_carreira_e_cargos_camara_-_corrigido.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre o Plano de Cargos, Carreira e Vencimentos dos Servidores Públicos da Câmara Municipal de Santo Antônio do Paraíso e dá outras providências.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_emenda.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_emenda.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVOS NA LEI ORGÂNICA DO MUNICÍPIO DE SANTO ANTÔNIO DO PARAÍSO, ESTADO DO PARANÁ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1159,68 +1159,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/285/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/290/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/292/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/308/proj._dec._legisl._01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/260/projeto_de_lei_no_01-_recomposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_no_02_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_no_03_-_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/263/projeto_de_lei_04_-_revisao_geral_do_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/264/projeto_de_lei_05_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/265/projeto_de_lei_06_-_mais_medico.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/266/projeto_de_lei_07_-_nova_redacao_vale_natalino_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/267/projeto_de_lei_08_-_nova_redacao_vale_alimentacao_pss.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/268/projeto_de_lei_09_-_revisao_geral_diretores.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/269/projeto_de_lei_10_-_vale_alimentacao_pss_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/270/projeto_de_lei_11_-_vale_alimentacao_servidores_e_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/271/projeto_de_lei_12_-_vale_alimentacao_samae.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/272/projeto_de_lei_13_-_catadores_de_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/273/projeto_de_lei_14_-_revisao_geral_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_15_-__reposicao_salarial_samae.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_16_-_revisao_geral_servidores.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/276/projeto_de_lei_17_-_revisao_geral_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/277/projeto_de_lei_18_-_revisao_salario_do_pss.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/278/projeto_de_lei_19_-_multas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/279/projeto_de_lei_20_-_nova_redacao_diaria_de_motorista.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/280/projeto_de_lei_21_-_proibindo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/281/projeto_de_lei_22_-_loa__especial_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/282/projeto_de_lei_23_-_loa__suplementar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/283/projeto_de_lei_24_-_subsidio_prefeito.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/284/projeto_de_lei_25_vereador.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/286/projeto_26.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_27.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/288/proj._28.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/289/proj._29.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/291/proj._30.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/293/proj._31.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/294/proj._32.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/295/proj._33.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/296/proj._34.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/297/proj._35.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/298/proj._de_lei_36.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/299/proj._37.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/300/proj._38.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/301/proj._39.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/302/proj._40.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/304/proj._41.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/305/proj._42.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_43.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_de_lei_44.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/309/proj._de_lei_45.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/310/proj._lei_46.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/311/proj._lei_47.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/312/proj._48.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/313/proj._49.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/314/projeto_de_lei_50_-_revisa_o_de_consumo.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/315/proj._51.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/316/proj._52.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/317/proj._53.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/318/projeto_de_lei_54.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_de_lei__55.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/320/proj._56.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/321/proj._57.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/323/proj._de_lei_58.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/324/proj._de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/303/plano_carreira_e_cargos_camara_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_emenda.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/285/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/290/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/292/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/308/proj._dec._legisl._01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/260/projeto_de_lei_no_01-_recomposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_no_02_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_no_03_-_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/263/projeto_de_lei_04_-_revisao_geral_do_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/264/projeto_de_lei_05_-_iptu.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/265/projeto_de_lei_06_-_mais_medico.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/266/projeto_de_lei_07_-_nova_redacao_vale_natalino_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/267/projeto_de_lei_08_-_nova_redacao_vale_alimentacao_pss.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/268/projeto_de_lei_09_-_revisao_geral_diretores.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/269/projeto_de_lei_10_-_vale_alimentacao_pss_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/270/projeto_de_lei_11_-_vale_alimentacao_servidores_e_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/271/projeto_de_lei_12_-_vale_alimentacao_samae.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/272/projeto_de_lei_13_-_catadores_de_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/273/projeto_de_lei_14_-_revisao_geral_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/274/projeto_de_lei_15_-__reposicao_salarial_samae.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/275/projeto_de_lei_16_-_revisao_geral_servidores.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/276/projeto_de_lei_17_-_revisao_geral_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/277/projeto_de_lei_18_-_revisao_salario_do_pss.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/278/projeto_de_lei_19_-_multas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/279/projeto_de_lei_20_-_nova_redacao_diaria_de_motorista.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/280/projeto_de_lei_21_-_proibindo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/281/projeto_de_lei_22_-_loa__especial_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/282/projeto_de_lei_23_-_loa__suplementar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/283/projeto_de_lei_24_-_subsidio_prefeito.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/284/projeto_de_lei_25_vereador.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/286/projeto_26.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/287/projeto_27.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/288/proj._28.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/289/proj._29.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/291/proj._30.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/293/proj._31.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/294/proj._32.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/295/proj._33.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/296/proj._34.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/297/proj._35.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/298/proj._de_lei_36.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/299/proj._37.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/300/proj._38.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/301/proj._39.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/302/proj._40.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/304/proj._41.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/305/proj._42.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/306/projeto_de_lei_43.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_de_lei_44.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/309/proj._de_lei_45.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/310/proj._lei_46.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/311/proj._lei_47.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/312/proj._48.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/313/proj._49.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/314/projeto_de_lei_50_-_revisa_o_de_consumo.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/315/proj._51.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/316/proj._52.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/317/proj._53.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/318/projeto_de_lei_54.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/319/projeto_de_lei__55.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/320/proj._56.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/321/proj._57.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/323/proj._de_lei_58.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/324/proj._de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/303/plano_carreira_e_cargos_camara_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_emenda.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="149.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>