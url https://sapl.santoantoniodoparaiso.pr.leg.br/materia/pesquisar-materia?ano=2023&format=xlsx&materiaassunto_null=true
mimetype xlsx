--- v0 (2026-02-03)
+++ v1 (2026-06-20)
@@ -54,977 +54,977 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>RICARDO PAULINO PEREIRA FILHO</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/201/indicacao_01.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/201/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Ver junto ao Departamento de Educação a possibilidade de deixar os veículos do transporte escolar em frente à escola municipal.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CELSO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_02.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_02.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de colocar um vigia na Escola Isabel Navarro Claro e outro no Centro Municipal de Educação Infantil – CMEI, de nosso município, para cuidar do portão, onde os pais das crianças estão com medo de mandar seus filhos para a escola devido aos acontecimentos que vem ocorrendo em toda a região.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MAURICIO PAULINO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao_03.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de construir quebra-molas nas ruas que foram pavimentadas com paver no Distrito de São Judas Tadeu.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ROSA HELENA FAGUNDES</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/207/indicacao_04.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/207/indicacao_04.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de construir quebra-molas na rua Antonio Florentino de Souza, na altura do cruzamento entre as ruas João Fazolii e Wilhans Antonio Claro, devido ao grande número de pedestres e crianças brincando na rua. Tal pedido se faz necessário por ser uma rua de ladeira (descida), tornando o local ainda mais perigoso.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/209/indicacao_05.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/209/indicacao_05.pdf</t>
   </si>
   <si>
     <t>Ver junto ao departamento financeiro e jurídico a possibilidade de estudo para elaborar projeto de lei para pagar as licenças prêmio para os servidores municipais que a requerer e tiver seus direitos amparados pela Lei, sendo que alguns municípios vizinhos já existem esse tipo de benefício ao servidor.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/229/indicacao_06.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/229/indicacao_06.pdf</t>
   </si>
   <si>
     <t>Ver junto ao órgão competente a possibilidade de fazer uma reforma, limpeza e construir mais quiosque e banheiros no Recanto Paulo Landgraf, para nossos munícipes ter uma área de lazer para passar os fins de semana.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ADELINO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/240/indicacao_07.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/240/indicacao_07.pdf</t>
   </si>
   <si>
     <t>a)	Ver a possibilidade de arrumar o asfalto que dá acesso ao Distrito de São Judas Tadeu, onde o mesmo está bastante danificado e também ver junto ao órgão competente para tapar os buracos que tem nas ruas da cidade. _x000D_
 b)	Também ver junto ao Serviço Municipal de Água e Esgoto – Samae, a possibilidade de colocar nos talões de águas do município o link de acesso do site da Câmara Municipal para a população ter acesso e assistir as Sessões da Câmara.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/241/indicacao_08.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/241/indicacao_08.pdf</t>
   </si>
   <si>
     <t>a)	Ver junto ao DER para tomar providências a respeito do barro que fica parado quando chove naquele trecho perto do hospital, onde fica localizado aquele guard’rail, porque quando chove fica muito perigoso._x000D_
 b)	Ver também junto ao DER a possibilidade de corte ou poda dos galhos que se encontram sobre a via na PR 218, bem próximo ao local acima citado, onde os mesmos correm perigo de causar algum acidente.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MESA EXECUTIVA</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/233/mocao_01.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/233/mocao_01.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio nº 001/2023 ao Congresso Nacional, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal na tentativa de legalização do aborto por meio da ADPF 442 e do Recurso Extraordinário (RE) 635659, referente ao tema das drogas.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/202/proj._dec._legislativo_01.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/202/proj._dec._legislativo_01.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do Prefeito Municipal de Santo Antônio do Paraíso. Exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/216/proj._dec._legislativo_02.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/216/proj._dec._legislativo_02.pdf</t>
   </si>
   <si>
     <t>Súmula: Prestação de Contas do Prefeito Municipal de Santo Antônio do Paraíso. Exercício Financeiro de 2020.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei </t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_de_lei_01.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_de_lei_01.pdf</t>
   </si>
   <si>
     <t>SUMULA: Dá nova Redação aos Parágrafos 2º e 3º do Artigo 3º da Lei Municipal nº 1343/2017, e dá outras providências.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_02.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_02.pdf</t>
   </si>
   <si>
     <t>SUMULA: Dispõe sobre a concessão de aumento real nos vencimentos dos Públicos da Câmara Municipal de Santo Antônio do Paraíso, Estado do Paraná.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_lei_03.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_lei_03.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre Revisão Geral Anual nos subsídios do Prefeito, Vice-Prefeito, Secretários Municipais e Vereadores do Município de Santo Antônio do Paraíso, Estado do Paraná</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_04.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_04.pdf</t>
   </si>
   <si>
     <t>SUMULA: Dá nova Redação ao Artigo 1º da Lei Municipal nº 1241/2015, de 19 de agosto de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/183/projeto_05.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/183/projeto_05.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a concessão de aumento real nos vencimentos dos Servidores Públicos do Município do Município de Santo Antonio do Paraíso, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_06.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_06.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a concessão de aumento real dos vencimentos dos professores do Quadro do Magistério do Município de Santo Antonio do Paraíso, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_07.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_07.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre o Auxílio Alimentação aos Servidores Públicos efetivos, Cargos Comissionados e Conselho  Tutelar do Município de Santo Antônio do Paraíso,  Estado do Paraná.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/186/projeto_08.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/186/projeto_08.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Concede aumento real na Remuneração dos Contratados através de Processo Seletivo Simplificado – PSS do Município de Santo Antonio do Paraíso, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_09.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_09.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre o Auxílio/Vale Alimentação aos Servidores Públicos Efetivos e Cargos Comissionados do SAMAE do Município de Santo Antônio do Paraíso,  Estado do Paraná.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_10.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_10.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre o Auxílio/Vale Alimentação aos contratados através de Processo Seletivo Simplificado – PSS do Município de Santo Antônio do Paraíso,  Estado do Paraná.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_11.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_11.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre aumento real dos salários dos Servidores Públicos do SAMAE – Serviço Autônomo Municipal de Água e Esgoto de Santo Antônio do Paraíso, Estado do Paraná, e dá providências.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_12.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado, através de Processo Seletivo Simplificado -PSS, para atender a necessidade temporária de excepcional interesse público, e dá outras providências.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/191/projeto_13.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/191/projeto_13.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a concessão de aumento real nos vencimentos dos Conselheiros Tutelares do Município de Santo Antonio do Paraíso, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_14.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_14.pdf</t>
   </si>
   <si>
     <t>Súmula: FIXA O VALOR DO SALÁRIO MÍNIMO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA E INDIRETA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_15.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_15.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de crédito adicional ESPECIAL no orçamento do município de Santo Antonio do Paraíso - PR, para o exercício de 2022, conforme Lei 1654/2022</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_16.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei 1669/2023, de 14 de março de 2023 do cargo de professor de educação física que passa a vigorar com a seguinte redação.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/203/projeto_de_lei_17.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/203/projeto_de_lei_17.pdf</t>
   </si>
   <si>
     <t>Súmula: Declara de Utilidade Pública e autoriza o Poder Executivo a municipalizar trecho da estrada rural que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/204/projeto_de_lei_18.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/204/projeto_de_lei_18.pdf</t>
   </si>
   <si>
     <t>Súmula - Dispõe sobre a concessão de diária ao Prefeito Municipal, vice-prefeito e demais servidores do Poder Executivo, sejam eles detentores de Cargos Efetivos ou ocupantes de Cargos em Comissão e dá outras providências.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/210/projeto_19.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/210/projeto_19.pdf</t>
   </si>
   <si>
     <t>Súmula: AUTORIZA A CESSÃO DE USO DE VEÍCULO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO PARA AO SERVIÇO AUTÔNIMO MUNICIPAL DE ÁGUA E ESGOTO - SAMAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/211/projeto__20.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/211/projeto__20.pdf</t>
   </si>
   <si>
     <t>SÚMULA: RATIFICA AS ALTERAÇÕES REALIZADAS NO PROTOCOLO DE INTENÇÕES E ESTATUTO/CONTRATO DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE INOVAÇÃO E DESENVOLVIMENTO DO ESTADO DO PARANÁ - CINDEPAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_21.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_21.pdf</t>
   </si>
   <si>
     <t>Súmula: Altera dispositivos da Lei Municipal nº. 1126/2013, especialmente acerca do processo de escolha dos membros do Conselho Tutelar, visando sua conformidade com Lei Federal nº 13.824/2019 e com a Resolução do nº 231/2022 – CONANDA, conforme solicitação da Promotoria de Justiça desta Comarca, e dá outras providências.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_22.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_22.pdf</t>
   </si>
   <si>
     <t>SUMULA: Autoriza o Executivo Municipal a efetuar  abertura de crédito adicional  ESPECIAL  no orçamento do município de Santo Antonio do Paraíso - PR, para o exercício de 2023, conforme Lei 1654/2022.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_23_-_loa_suplementar.doc</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_23_-_loa_suplementar.doc</t>
   </si>
   <si>
     <t>SUMULA: Autoriza o Executivo Municipal a efetuar  abertura de crédito adicional  SUPLEMENTAR  no orçamento do município de Santo Antonio do Paraíso - PR, para o exercício de 2023, conforme Lei 1654/2022.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_lei_24.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_lei_24.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICIPIO DE SANTO ANTONIO DO PARAÍSO-PR., PARA O EXERCÍCIO DE 2023, CONFORME LEI Nº 1654/2022</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_lei_25.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_lei_25.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICIPIO DE SANTO ANTONIO DO PARAÍSO-PR., PARA O EXERCÍCIO DE 2023, CONFORME LEI Nº 1654/2022</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_lei_26.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_lei_26.pdf</t>
   </si>
   <si>
     <t>SUMULA: Dá nova redação ao art. 1º da Lei 1340/2017 de 09 de maio de 2017, e da outras providências, revogando as demais disposições contrárias.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_27.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_27.pdf</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_28_-_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_28_-_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>Súmula: Autoriza o Poder Executivo a desenvolver ações e aporte de Contrapartida Municipal para implementar o Programa Minha Casa Minha Vida para Município com até 80.000 habitantes (preferencialmente) conforme disposto na Lei no 11.977 de 07 de Julho de 2009, na Portaria no 725 de 05 de Junho de 2023 e na Lei no 14.620 de 13 de Julho de 2023, e ainda nas disposições das instruções normativas do Ministério das Cidades, e dá outras providências.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/228/proj._lei_29_.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/228/proj._lei_29_.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre a criação do SIM/POA - Serviço de Inspeção Municipal de Produtos de Origem Animal, e dá outras providências.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_30_-_exames.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_30_-_exames.pdf</t>
   </si>
   <si>
     <t>Súmula: Cria o Controle para pagamento de exames médicos terceirizados pela saúde pública municipal de Santo Antonio do Paraíso o Protocolo de Acesso e Controle dos Exames Médicos, e dá outras providencias.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_31_-_conselho_da_cultura.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_31_-_conselho_da_cultura.pdf</t>
   </si>
   <si>
     <t>Súmula: Institui o Conselho Municipal de Cultura – COMCULT e adota outras providências.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_32_-_fundo_municipal_de_cultura.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_32_-_fundo_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Súmula: Institui o Fundo Municipal de Cultura - FUMCULT e adota outras providências.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/234/projeto_de_lei_33_-_denominacao_ubs.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/234/projeto_de_lei_33_-_denominacao_ubs.pdf</t>
   </si>
   <si>
     <t>SUMULA: Dispõe sobre a denominação da UBS – Unidade Básica de Saúde do Município de Santo Antonio do Paraíso-Pr, e dá outras providências.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_lei_34.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_lei_34.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Estabelece diárias, adiantamentos e reembolso no âmbito da Administração Pública Municipal de Santo Antônio do Paraíso/PR  e dá outras providencias.”</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_35.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_35.pdf</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/238/projeto_de_lei_36.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/238/projeto_de_lei_36.pdf</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_lei_37.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_lei_37.pdf</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_38.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_38.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTAGIO REMUNERADO PARA ESTUDANTES DO ENSINO MÉDIO E SUPERIOR NO ÃMBITO DA ADMINISTRAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_39.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_39.pdf</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NO CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO DO PARANÁ -CISPAR</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_40.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_40.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR REPASSADA PELA UNIÃO FEDERAL VISANDO DAR CUMPRIMENTO AO DISPOSTO NA LEI FEDERAL Nº 14.434, DE 04 DE AGOSTO DE 2022, QUE INSTITUIU O PISO SALARIAL NACIONAL DO ENFERMEIRO, DO TÉCNICO DE ENFERMAGEM, DO AUXILIAR DE ENFERMAGEM E DA PARTEIRA.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_41.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_41.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIÁRIAS, ADIANTAMENTOS E REEMBOLSO DOÂMBITO DA ADMINSITRAÇÃO PÚBLICA INDIRETA DO MUNICIPIO DE SANTO ANTONIO DO PARAÍSO/PR, AUTARQUIA - SAMAE - SERVIÇO AUTÔNOMO MUNICIPAL DE ÁGUA E ESGOTO, PARA OS SERVIDORES DETENTORES DE CARGO COMISSIONADO E EFETIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_42.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_42.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DO SAMAE - SERVIÇO AUTÔNOMO MUNICIPAL DE ÁGUA E ESGOTO DO MUNICIPIO DE SANTO ANTONIO DO PARAÍSO-PR.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_lei_43.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_lei_43.pdf</t>
   </si>
   <si>
     <t>SUMULA: Da nova Redação ao Artigo 2º da Lei Municipal nº 1386/2017, de 12/12/2017, que dispõe sobre a cesta natalina aos servidores municipais da Câmara Municipal de Santo Antonio do Paraíso, Estado do Paraná e da outras providencias.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_44.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_44.pdf</t>
   </si>
   <si>
     <t>SÚMULA:	 Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária do exercício de 2024 do Município de Santo Antonio do Paraíso e dá outras providências.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_45.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_45.pdf</t>
   </si>
   <si>
     <t>SUMULA: AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR ABERTURA DE CREDITO ADICONAL ESPECIAL NO ORÇAMENTO DO MUNICIPIO DE SANTO ANTONIO DO PARTAÍSO-PR,  PARA O EXERCÍCIO DE 2023, CONFORME LEI 1654/2022.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/250/projeto_de_lei_46.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/250/projeto_de_lei_46.pdf</t>
   </si>
   <si>
     <t>SÚMULA:	Estima a RECEITA e fixa a DESPESA do município de Santo Antonio do Paraíso, Estado do Paraná, para o exercício de 2024.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/251/projeto_47.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/251/projeto_47.pdf</t>
   </si>
   <si>
     <t>SÚMULA: REVOGA O § 2º DO ART. 4º, DA LEI 1696/2023, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/253/proj._de_lei_48.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/253/proj._de_lei_48.pdf</t>
   </si>
   <si>
     <t>SÚMULA:  - “Disciplina a forma de pagamento de ressarcimento/indenização de diárias, adiantamentos e reembolso com alimentação aos motoristas do quadro da Prefeitura Municipal de Santo Antônio do Paraíso/PR  e dá outras providencias.”</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/256/proj._lei_49.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/256/proj._lei_49.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dá nova redação ao Inciso I do Art. 4º da Lei 1585/2021, que disciplina a concessão de vale natalino anual aos servidores públicos efetivos e aos cargos comissionados do serviço autônomo municipal de água e esgoto do Município de Santo Antônio do Paraíso – Paraná</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/257/proj._lei_50.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/257/proj._lei_50.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dá nova redação ao inciso I do Art.4º da Lei  nº 1533/2020, que dispõe sobre o concessão de vale natalino anual aos servidores públicos efetivos e aos cargos comissionados do Município de Santo Antônio do Paraíso,  Estado do Paraná.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/258/proj._lei_51.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/258/proj._lei_51.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dá nova redação ao Inciso I do Art. 4º da Lei 1585/2021, que disciplina a concessão de vale natalino anual aos Conselheiros Tutelares do Município de Santo Antônio do Paraíso – Paraná.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/259/proj._lei_52.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/259/proj._lei_52.pdf</t>
   </si>
   <si>
     <t>Súmula: Dá nova redação ao inciso I do Art.4º da Lei  nº 1533/2020, que dispõe sobre o concessão de vale natalino anual aos Funcionários contratados através de PSS  do Município de Santo Antônio do Paraíso,  Estado do Paraná</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_complementar_01.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_complementar_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Alteração da Lei Complementar 02/2016 e dá outras providências.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_lei_complementar_002.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_lei_complementar_002.pdf</t>
   </si>
   <si>
     <t>SUMULA: CRIA  E ALTERA FUNÇÃO GRATIFICADA, FAZENDO PARTE DO ANEXO VII DA TABELA DE GRATIFICAÇÕES - SIMBOLOS E VAGAS DA LEI COMPLEMENTAR Nº 02/2016 E 17/2022, PARA OS SERVIDORES EFETIVOS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/208/proj._lei_complementar_03.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/208/proj._lei_complementar_03.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Estabelece o piso salarial dos Agentes Comunitários de Saúde - ACS e Agentes de Combate às Endemias - ACE de acordo com a Emenda Constitucional n.º 120/2022, altera com as adequações necessárias a Lei Complementar 002/2016 e dá outras providências.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/214/proj._de_lei_complementar_04.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/214/proj._de_lei_complementar_04.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a correção da Tabela, referente ao anexo I da Lei Complementar 025/2023, dá outras providências.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/215/proj._lei_complementar_05.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/215/proj._lei_complementar_05.pdf</t>
   </si>
   <si>
     <t>Súmula: Extingue Função Gratificada, a qual faz parte do Anexo VII da Tabela  de Gratificações – Símbolos e Vagas da Lei Complementar nº 24/2023 e  dá outras providências.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/219/proj_lei_complementar_06_-__altera_anexos_lc_02.2016.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/219/proj_lei_complementar_06_-__altera_anexos_lc_02.2016.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre a criação de FG – Função Gratificada, Cargo Comissionado e Altera os Anexos IV, V e VII e inclui Anexo VIII da Lei Complementar nº 02/2016,    e dá outras providências.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei__complementar_07.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei__complementar_07.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre a alteração da SUBSEÇÃO II,  da Lei Complementar nº 03/2016, e dá outras providências.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_complementar_08.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_complementar_08.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre a criação de vaga para Gratificação de Enfermeiro Responsável Técnico, FG-5  constante no Anexo VII – Tabela de Gratificações – Símbolo e Vagas,   da Lei Complementar nº 28/2023,   e dá outras providências.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/254/proj._lei_complementar_09.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/254/proj._lei_complementar_09.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre alteração do Anexos VII da Lei Complementar nº 02/2016, e dá outras providências.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/255/proj._lei_complementar_10.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/255/proj._lei_complementar_10.pdf</t>
   </si>
   <si>
     <t>Súmula: Dá nova redação ao Art. 54 da SUBSEÇÃO II da Lei Complementar 03/2016   e dá outras providências.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/199/requer.01.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/199/requer.01.pdf</t>
   </si>
   <si>
     <t>ADELINO DOS SANTOS, Vereador deste Legislativo, Vem respeitosamente perante Vossa Excelência REQUERER cópia da Emenda nº 02/2019 e informar quem é o autor da referida Emenda.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/200/requer.02.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/200/requer.02.pdf</t>
   </si>
   <si>
     <t>Informar esta Câmara Municipal se já houve a licitação de medicamentos do Departamento de Saúde Municipal.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/212/requerimento_04.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/212/requerimento_04.pdf</t>
   </si>
   <si>
     <t>RICARDO PAULINO PEREIRA FILHO, Vereador deste Legislativo, Vem respeitosamente perante Vossa Excelência REQUERER a retirada de pauta da Indicação nº 05/2023, para melhor estudo.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/226/requer.05.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/226/requer.05.pdf</t>
   </si>
   <si>
     <t>Informar a esta Câmara Municipal porque estão paradas as obras nas ruas do Distrito de São Judas Tadeu.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/227/requer.06.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/227/requer.06.pdf</t>
   </si>
   <si>
     <t>Informar a esta Câmara Municipal sobre o andamento do piso salarial da enfermagem do nosso município, se tem previsão de quando vai ser pago.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>ELEITOR DO MUNICIPIO</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/182/req._colegio_floriano.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/182/req._colegio_floriano.pdf</t>
   </si>
   <si>
     <t>Requerimento apresentado pelo Colégio Estadual Floriano Landgraf, solicitando a esta Câmara Municipal uma visita dos alunos do 3º Ano do Ensino Médio, no dia 13 de Março de 2023.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/194/oficio_02-colegio.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/194/oficio_02-colegio.pdf</t>
   </si>
   <si>
     <t>Requerimento apresentado pelo Colégio Estadual Floriano Landgraf, solicitando a esta Câmara Municipal uma visita dos alunos do 3º Ano do Ensino Médio, no dia 20 de Março de 2023.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>TCE/PR</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/197/oficio_228-tribunal_de_contas.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/197/oficio_228-tribunal_de_contas.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 22/23-OPD-GP DO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, REFERENTE AO ACÓRDÃO DE PARECER PRÉVIO NAS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO-PR DO EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1331,68 +1331,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/201/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/207/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/209/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/229/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/240/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/241/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/233/mocao_01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/202/proj._dec._legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/216/proj._dec._legislativo_02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/183/projeto_05.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_06.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_07.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/186/projeto_08.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_09.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_10.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_11.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_12.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/191/projeto_13.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_14.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_15.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_16.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/203/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/204/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/210/projeto_19.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/211/projeto__20.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_22.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_23_-_loa_suplementar.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_lei_24.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_27.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_28_-_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/228/proj._lei_29_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_30_-_exames.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_31_-_conselho_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_32_-_fundo_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/234/projeto_de_lei_33_-_denominacao_ubs.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_35.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/238/projeto_de_lei_36.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_38.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_39.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_40.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_41.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_lei_43.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_44.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_45.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/250/projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/251/projeto_47.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/253/proj._de_lei_48.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/256/proj._lei_49.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/257/proj._lei_50.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/258/proj._lei_51.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/259/proj._lei_52.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_complementar_01.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_lei_complementar_002.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/208/proj._lei_complementar_03.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/214/proj._de_lei_complementar_04.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/215/proj._lei_complementar_05.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/219/proj_lei_complementar_06_-__altera_anexos_lc_02.2016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei__complementar_07.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_complementar_08.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/254/proj._lei_complementar_09.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/255/proj._lei_complementar_10.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/199/requer.01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/200/requer.02.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/212/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/226/requer.05.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/227/requer.06.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/182/req._colegio_floriano.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/194/oficio_02-colegio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/197/oficio_228-tribunal_de_contas.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/201/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/205/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/206/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/207/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/209/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/229/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/240/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/241/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/233/mocao_01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/202/proj._dec._legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/216/proj._dec._legislativo_02.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/183/projeto_05.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/184/projeto_06.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/185/projeto_07.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/186/projeto_08.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_09.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_10.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/189/projeto_11.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_12.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/191/projeto_13.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/192/projeto_14.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_15.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_16.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/203/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/204/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/210/projeto_19.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/211/projeto__20.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/217/projeto_de_lei_22.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/218/projeto_de_lei_23_-_loa_suplementar.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_lei_24.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_27.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_lei_28_-_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/228/proj._lei_29_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_de_lei_30_-_exames.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_de_lei_31_-_conselho_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_de_lei_32_-_fundo_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/234/projeto_de_lei_33_-_denominacao_ubs.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_35.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/238/projeto_de_lei_36.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_38.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_39.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_40.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_41.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_de_lei_43.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_de_lei_44.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/249/projeto_de_lei_45.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/250/projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/251/projeto_47.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/253/proj._de_lei_48.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/256/proj._lei_49.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/257/proj._lei_50.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/258/proj._lei_51.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/259/proj._lei_52.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_complementar_01.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/198/projeto_lei_complementar_002.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/208/proj._lei_complementar_03.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/214/proj._de_lei_complementar_04.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/215/proj._lei_complementar_05.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/219/proj_lei_complementar_06_-__altera_anexos_lc_02.2016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei__complementar_07.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_complementar_08.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/254/proj._lei_complementar_09.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/255/proj._lei_complementar_10.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/199/requer.01.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/200/requer.02.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/212/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/226/requer.05.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/227/requer.06.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/182/req._colegio_floriano.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/194/oficio_02-colegio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2023/197/oficio_228-tribunal_de_contas.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>