--- v0 (2026-02-03)
+++ v1 (2026-06-19)
@@ -54,598 +54,598 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ROSA HELENA FAGUNDES</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/132/indicacao_rosa_helena.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/132/indicacao_rosa_helena.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de pagar insalubridade para os funcionários da limpeza pública (garis), haja visto que os mesmos trabalham diretamente com a coleta de lixo, se tornando um trabalho insalubre e trazendo riscos à saúde dos mesmos, como também ver a possibilidade de fornecer uniformes de trabalho para os mesmo, e que esse uniforme seja confortável tanto para o verão como para o inverno onde eles trabalham exposto ao sol.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ADELINO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/139/indicacao_adelino.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/139/indicacao_adelino.pdf</t>
   </si>
   <si>
     <t>Ver junto ao órgão competente a possibilidade de fazer um Portal com o nome do Distrito de São Judas Tadeu e colocar no início da estrada que liga a Rodovia a São Judas Tadeu, indicando a entrada e o destino da Aviação</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/141/indicacao_03.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/141/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de fazer uma reforma no Posto de Saúde (Posto de Atendimento na área da Saúde) do Distrito de São Judas Tadeu para prestar atendimento a população que lá residem, atendimentos como: aferição de PA, medição de glicose, atendimento odontológico e consulta médica.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>RICARDO PAULINO PEREIRA FILHO</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_04.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_04.pdf</t>
   </si>
   <si>
     <t>a)	Ver a possibilidade de fazer um refeitório na Escola Municipal Isabel Navarro Claro, para as crianças ter onde fazer suas refeições._x000D_
 b)	Ver junto ao Departamento de Estradas e Rodagens (DER) que é o órgão competente, para ver a possibilidade de fazer um acostamento do lado direito da PR 218 em frente a Integrada para facilitar e ter mais segurança no acesso a mesma.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_05.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_05.pdf</t>
   </si>
   <si>
     <t>a)	Ver a possibilidade fornecer alimentação para pacientes e acompanhantes submetidos ao tratamento de hemodiálise no município de Cornélio Procópio._x000D_
 _x000D_
 b)	Ver a possibilidade de fornecer alimentação para pacientes que se deslocam em veículos da saúde para outros municípios em busca de tratamento/exames que o município não oferece, para aqueles que tem dificuldades financeiras para pagar suas refeições, pois os mesmos saem cedo do município e só retornam à tarde.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>CELSO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_06.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_06.pdf</t>
   </si>
   <si>
     <t>Ver junto ao órgão competentes a possibilidade de reformar esta passarela da Avenida Deputado Nilson Ribas, uma vez que a mesma está em péssimas condições.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MAURICIO PAULINO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_07.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_07.pdf</t>
   </si>
   <si>
     <t>Ver junto ao órgão competente a possibilidade de construir dois banheiros na praça do Distrito de São Judas Tadeu.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_08.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_08.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de enviar projeto de lei para esta Câmara Municipal concedendo o benefício de isenção do IPTU a portadores de doenças graves, como o câncer.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_09.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_09.pdf</t>
   </si>
   <si>
     <t>Ver a possibilidade de construir uma Capela Mortuária no Distrito de São Judas Tadeu.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei </t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_31.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_31.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal do Município de Santo Antônio do Paraíso REFIS-SAP 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_32.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_32.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar por prazo determinado 01 (um) profissional para o cargo de Nutricionista.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_33.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_33.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar por prazo determinado 01 (um) profissional para o cargo de Médico Clinico Geral, através de cadastro de reserva.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_034.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_034.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de crédito adicional ESPECIAL no orçamento do município de Santo Antonio do Paraíso - PR, para o exercício de 2022, conforme Lei 1599/2021.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/144/projeto_35.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/144/projeto_35.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de crédito adicional ESPECIAL no orçamento do município de Santo Antonio do Paraíso - PR, para o exercício de 2022, conforme Lei 1599/2021</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/145/projeto_36.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/145/projeto_36.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de crédito adicional SUPLEMENTAR no orçamento do município de Santo Antonio do Paraíso - PR, para o exercício de 2022, conforme Lei 1599/2021</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_37.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_37.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso I do Art. 4º da Lei nº 1533/2020, que dispõe sobre a concessão de vale natalino anual aos servidores públicos efetivos e aos cargos comissionados do Município de Santo Antonio do Paraíso, Estado do Paraná.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/149/projeto_38.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/149/projeto_38.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso I do Art. 4º da Lei nº 1585/2021, que disciplina a concessão de vale natalino anual aos servidores públicos efetivos e aos cargos comissionados do serviço autônomo municipal de água e esgoto do Município de Santo Antonio do Paraíso, Estado do Paraná.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_39.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_39.pdf</t>
   </si>
   <si>
     <t>Disciplina a concessão de vale natalino anual aos Conselheiros Tutelares do Município de Santo Antonio do Paraíso, Estado do Paraná.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/151/projeto_40.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/151/projeto_40.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o auxílio-alimentação e  Vale Natalino anual aos contratados por tempo determinado, através de Processo Seletivo Simplificado - PSS do Município de Santo Antonio do Paraíso, Estado do Paraná.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>MESA EXECUTIVA</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_41.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_41.pdf</t>
   </si>
   <si>
     <t>Dá nova Redação ao Artigo 2º da Lei Municipal nº 1386/2017, de 12/12/2017, que dispõe sobre a cesta natalina aos servidores municipais da Câmara Municipal de Santo Antonio do Paraíso, Estado do Paraná e da outras providências.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_42.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_42.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza o Executivo Municipal a efetuar abertura de crédito adicional ESPECIAL no orçamento do município de Santo Antonio do Paraíso - PR, para o exercício de 2022, conforme Lei 1599/2021.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_43.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_43.pdf</t>
   </si>
   <si>
     <t>SUMULA: Autoriza o Executivo Municipal a efetuar abertura de crédito adicional SUPLEMENTAR no orçamento do município de Santo Antonio do Paraíso - PR, para o exercício de 2022, conforme Lei 1599/2021.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_44.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_44.pdf</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_45.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_45.pdf</t>
   </si>
   <si>
     <t>Súmula: Autoriza o Executivo Municipal a efetuar abertura de crédito adicional ESPECIAL no orçamento do município de Santo Antonio do Paraíso - PR, para o exercício de 2022, conforme Lei 1599/2021</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/157/projeto_de_lei_46.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/157/projeto_de_lei_46.pdf</t>
   </si>
   <si>
     <t>Súmula: Autoriza o Poder Executivo Municipal a firmar Convênio com NEO PAX PLANO DE AUXILIO FUNERAL LTDA, para Administração Direta, Indireta e Autarquias do Município de Santo Antonio do Paraíso-Pr.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_47.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_47.pdf</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_48_-_loa_especial_sala_de_aula_e_uniforme.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_48_-_loa_especial_sala_de_aula_e_uniforme.pdf</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/161/projeto_de_lei_49_-_loa_suplementar_festa.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/161/projeto_de_lei_49_-_loa_suplementar_festa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de crédito adicional SUPLEMENTAR no orçamento do município de Santo Antonio do Paraíso - PR, para o exercício de 2022, conforme Lei 1599/2021.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_50.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_50.pdf</t>
   </si>
   <si>
     <t>SUMULA: Autoriza o Presidente da Câmara Municipal a celebrar convênio com a Caixa Econômica Federal para implantação da Consignação Azul, e dá outras providências.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>LUIZ DE MOURA</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_51.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_51.pdf</t>
   </si>
   <si>
     <t>SUMULA: Dispõe sobre denominação de Ruas no Loteamento “João Francelino Filho”, e dá outras providências.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_52.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_52.pdf</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de__lei__53.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de__lei__53.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza o Poder Executivo Municipal a alienar, através de Leilão, sucata, bens inservíveis, máquinas, equipamentos e veículos em desuso, conforme relação em anexo, e dá outras providências.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_54.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_54.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária do exercício de 2023 do Município de Santo Antonio do Paraíso e dá outras providências.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_55.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_55.pdf</t>
   </si>
   <si>
     <t>SUMULA: Dispõe sobre denominação de Rua no “Conjunto Elias Claro”, e dá outras providências.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_56_-_orcamento.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_56_-_orcamento.pdf</t>
   </si>
   <si>
     <t>SUMULA: Estima a RECEITA e fixa a DESPESA do município de Santo Antônio do Paraíso, Estado do Paraná, para o exercício de 2023</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_57.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_57.pdf</t>
   </si>
   <si>
     <t>SUMULA: Dispõe sobre  a atualização monetária da planta genérica para fins de calculo do IPTU para o exercício de 2023 e da outras providencias</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_58.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_58.pdf</t>
   </si>
   <si>
     <t>SUMULA: Autoriza o Executivo Municipal a efetuar abertura de crédito adicional ESPECIAL no orçamento do município de Santo Antonio do Paraíso - PR, para o exercício de 2022, conforme Lei 1599/2021.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_59.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_59.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza o Poder Público Municipal a desafetar bens móveis para fins de alienação, em consonância com o § 5º do art. 22 da Lei Federal nº 8.666, de 21 de junho de 1993, e com a Lei Municipal nº 1650/2022.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_60.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_60.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza o Poder Executivo Municipal a alienar, através de Leilão Bem Móveis em desuso, conforme relação em anexo, e dá outras providências.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_resolucao_01.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_resolucao_01.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Regimento Interno da Câmara Municipal de Santo Antonio do Paraíso-Pr, e das outras previdências.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JOSÉ LOPES FILHO</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/131/requerimento.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/131/requerimento.pdf</t>
   </si>
   <si>
     <t>Requerendo apoio deste Legislativo sobre um caminhão que fica estacionado diariamente em frente a minha casa.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/168/inscricao_de_chapa.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/168/inscricao_de_chapa.pdf</t>
   </si>
   <si>
     <t>APRESENTAR E REQUERER A INSCRIÇÃO DA CHAPA DENOMINADA "CHAPA UNIÃO" PARA ELEIÇÃO DA MESA EXECUTIVA DA CÂMARA MUNICIPAL PARA O PRÓXIMO BIÊNIO 2023/2024:_x000D_
 PRESIDENTE: LUIZ DE MOURA_x000D_
 VICE-PRESIDENTE: ROSELI GONÇALVES RIBEIRO DA SILVA_x000D_
 1ª SECRETÁRIA: KELLY FERNANDA ALVES_x000D_
 2º SECRETÁRIO: MAURÍCIO PAULINO DA SILVA</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/174/requerimento_06.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/174/requerimento_06.pdf</t>
   </si>
   <si>
     <t>Informar esta Câmara Municipal se tem algum projeto em andamento sobre aquele prédio da antiga escola municipal do Distrito de São Judas Tadeu, onde a mesma encontra-se em situação de abandono.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/140/oficio_151_-_prefeitura.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/140/oficio_151_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Ofício nº151/2022 da Prefeitura Municipal para informar os senhores Vereadores sobre a falta de medicamentos na farmácia básica de saúde.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -952,68 +952,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/132/indicacao_rosa_helena.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/139/indicacao_adelino.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/141/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_31.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_32.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_33.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_034.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/144/projeto_35.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/145/projeto_36.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_37.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/149/projeto_38.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_39.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/151/projeto_40.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_41.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_43.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_44.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_45.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/157/projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_47.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_48_-_loa_especial_sala_de_aula_e_uniforme.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/161/projeto_de_lei_49_-_loa_suplementar_festa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_50.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_51.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_52.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de__lei__53.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_54.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_55.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_56_-_orcamento.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_57.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_58.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_60.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/131/requerimento.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/168/inscricao_de_chapa.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/174/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/140/oficio_151_-_prefeitura.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/132/indicacao_rosa_helena.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/139/indicacao_adelino.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/141/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/135/projeto_de_lei_31.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/136/projeto_de_lei_32.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/137/projeto_de_lei_33.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_034.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/144/projeto_35.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/145/projeto_36.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/148/projeto_37.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/149/projeto_38.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/150/projeto_39.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/151/projeto_40.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/152/projeto_41.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/153/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_lei_43.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_lei_44.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/156/projeto_de_lei_45.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/157/projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_47.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/160/projeto_de_lei_48_-_loa_especial_sala_de_aula_e_uniforme.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/161/projeto_de_lei_49_-_loa_suplementar_festa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/164/projeto_de_lei_50.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/165/projeto_51.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/166/projeto_52.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de__lei__53.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/169/projeto_54.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/170/projeto_55.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/171/projeto_56_-_orcamento.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/172/projeto_57.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/173/projeto_de_lei_58.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_60.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/131/requerimento.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/168/inscricao_de_chapa.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/174/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/sapl/public/materialegislativa/2022/140/oficio_151_-_prefeitura.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>