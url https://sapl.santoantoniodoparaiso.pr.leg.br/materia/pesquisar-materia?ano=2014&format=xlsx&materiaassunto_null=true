--- v0 (2026-02-03)
+++ v1 (2026-06-19)
@@ -54,873 +54,873 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei </t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO &amp;#8211; PR, PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR ABERTURA DE CRÉDITO ADICIONAL  ESPECIAL  NO ORÇAMENTO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO - PR, PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A CAIXA ECONÔMICA FEDERAL PARA IMPLANTAÇÃO DA CONSIGNAÇÃO AZUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA EM SUA TOTALIDADE AS LEIS NºS 1107/2013 E 1112/2014 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA EM SUA TOTALIDADE A LEI Nº 1100/2013 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 3º DA LEI Nº 1114/2013, DE 16 DE SETEMBRO DE 2013 E ALTERA O ARTIGO 9º DA LEI Nº 1114/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUIR PROGRAMAS E METAS NO ANEXO I DA LEI 1130/2013.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI PROGRAMAS, OBJETIVOS E METAS NO ANEXO I DA LEI 1113/2013.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO - PR, PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O CENTRO DE EXCELÊNCIA À ATENÇÃO GERIÁTRICA E GERONTOLÓGICA - CEGEN , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 653, DE 06 DE JULHO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>GEDSON PARUCCI FÉLIX</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.jpeg</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL AOS SERVIDORES PÚBLICO DA CÂMARA MUNICIPAL DE SANTO ANTONIO DO PARAÍSO, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS VALORES DO ANEXO III DA LEI 1048/2012 QUADRO DO MAGISTÉRIO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA EM SUA TOTALIDADE AS LEIS NºS 1107/2013 E 1112/2013 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUIR PROGRAMAS E METAS NO ANEXO I DA LEI 1130/2013</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL  ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO-PR, PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL AOS SERVIDORES PUBLICOS DO MUNICIPIO DE SANTO ANTONIO DO PARAÍSO, ESTADO DO PARANÁ</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O SUBSIDIO DOS SECRETÁRIOS MUNICIPAIS A PARTIR DE 1º DE ABRIL DE 2014 ATÉ 31/12/2016, </t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SERVIÇO AUTÔNOMO MUNICIPAL DE AGUA E ESGOTO - SAMAE, A REAJUSTAR SUA TABELA DE TARIFAS DE AGUA E ESGOTO E DEMAIS TAXAS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA FUNÇÃO GRATIFICADA DE PREGOEIRO E MEMBROS DA EQUIPE DE APOIO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO., PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FAZER CESSÃO DE SERVIDORES PÚBLICOS PARA ATENDER AS DEMANDAS LABORAIS, ADMINISTRATIVAS E OPERACIONAIS DO CONSORCIO PUBLICO INTERMUNICIPAL DE DESENVOLVIMENTO DO TERRITÓRIO NORDESTE DO PARANÁ - CODENOP.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO, PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOR SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA DO EXERCÍCIO DE 2015 DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO - PR, PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL AOS SERVIDORES DO SAMAE DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FUNÇÕES GRATIFICADAS E GRATIFICAÇÃO DE INCENTIVO A QUALIFICAÇÃO PROFISSIONAL AOS SERVIDORES EFETIVOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: INCLUIR PROGRAMAS E METAS  NO ANEXO I DA LEI 1130/2013</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: INCLUI PROGRAMAS, OBJETIVOS E METAS NO ANEXO I DA LEI 1113/2013</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL  ESPECIAL  NO ORÇAMENTO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO - PR, PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE FUNÇÕES GRATIFICADAS E GRATIFICAÇÃO DE INCENTIVO À QUALIFICAÇÃO PROFISSIONAL AOS SERVIDORES MUNICIPAIS EFETIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL  SUPLEMENTAR  NO ORÇAMENTO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO - PR, PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: AUTORIZA A PREFEITURA MUNICIPAL DE SANTO ANTONIO DO PARAISO A PROCEDER COM ALIENAÇÃO BENS PÚBLICOS E SUCATA ATRAVÉS DE  LEILÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: AUTORIZA A INCLUSÃO DEFINITIVA NOS LOTES DE TERRAS URBANAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SÚMULA: DISPÕE SOBRE O REAJUSTE DOS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS E DA OUTRAS PROVIDENCIAS.    </t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SÚMULA: CRIA E EXTINGUE CARGOS, AUMENTA E EXTINGUE VAGAS, ALTERA CARGA HORÁRIA E ALTERA OS ANEXOS I, II E III  DA LEI 1044, DE 29 DE MARÇO DE 2012 E O ARTIGO 2º DA LEI 1062/2012 DE 24 DE AGOSTO DE 2012 E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR  ABERTURA DE CRÉDITO ADICIONAL  ESPECIAL  NO ORÇAMENTO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO - PR, PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 SUMULA: AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR  ABERTURA DE CRÉDITO ADICIONAL  SUPLEMENTAR  NO ORÇAMENTO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO - PR, PARA O EXERCÍCIO DE 2014._x000D_
 </t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICIPAIO DE SANTO ANTONIO DO PARAÍSO-PR, PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SERVIÇO AUTÔNOMO MUNICIPAL DE ÁGUA E ESGOTO - SAMAE, A REAJUSTAR SUA TABELA DE TARIFAS DE ÁGUA E ESGOTO E DEMAIS TAXAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCKUI PROGRAMAS E METAS NO ANEXI I DA LEI 1130/2013.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI PROGRAMAS, OBJETIVOS E METAS NO ANEXO I DA LEI 1183/2014.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESAS DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO, ESTADO DO PARANÁ, PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SUBSIDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE SANTO ANTONIO DO PARAÍSO, ESTADO DO PARANÁ, PARA A LEGISLATURA DE 2013 A 2016.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DISPOR SOBRE O PISO SALARIAL DOS PROFISSIONAIS QUE ESPECIFICA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>LUCIANO VALÉRIO SANCHES, MIGUEL ARCHANJO DIAS, SEBASTIÃO PAULINO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DA A ATUAL PRAÇA DIOGO NAVARRO SANCHES A DENOMINAÇÃO DE CRISTIAN DOS SANTOS FRANCELINO E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FUNÇÕES GRATIFICADAS E GRATIFICAÇÃO DE INCENTIVO A QUALIFICAÇÃO PROFISSIONAL AOS SERVIDORES MUNICIPAIS EFETIVOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O SAMAE DE SANTO ANTONIO DO PARAÍSO-PR, A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO PARA O EXERCÍCIO DE 2014</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>LUCIANO VALÉRIO SANCHES</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA A ATUAL RUA PROJETADA B, SEGMENTO DA RUA SIDNEY NAVARRO A DENOMINAÇÃO DE TRAVESSA VEREADOR LUIZ SANCHES.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA A ATUAL RUA PROJETADA B, SEGMENTO DA RUA JAYME CANET A DENOMINAÇÃO DE TRAVESSA VEREADOR LUIZ SANCHES.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO-PR, PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO-PR, PARA O EXERCÍCIO DE 2014</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO-PR, PARA O EXERCÍCIO DE 2014._x000D_
 </t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E EXTINÇÃO DE CARGOS, AUMENTA E ALTERAÇÃO DE CARGA HORARIA CONSTANTE NO ANEXO I, II E III, DA LEI 1044, DE 29 DE MARÇO DE 2012 E O ARTIGO 2 º DA LEI 1062/2012, DE 24 DE AGOSTO DE 2012 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA DE ÁREA DE 13.063,36M2 DA QUADRA 40, PARA A ESCOLA MUNICIPAL IZABEL NAVARRO CLARO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO E DA OUTRAS PROVIENCIAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO-PR., PARA O EXERCÍCIO DE 2014</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI PROGRAMAS E METAS NO ANEXO I DA LEI 1130/2013.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI PROGRAMAS, OBJETICOS E METAS NO ANEXO I DA LEI 1183/2014</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DE CARGOS, AUMENTA E ALTERAÇÃO DE CARGA HORÁRIA CONSTANTE NO ANEXO I, II E III, DA LEI 1044, DE 29 DE MARÇO DE 2012 E O ARTIGO 2º DA LEI 1062/2012 DE 24 DE AGOSTO DE 2012 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO ESPECIAL DA CÂMARA MUNICIPAL DE SANTO ANTONIO DO PARAÍSO, NOS TERMOS DO ART. 71 DA LEI FEDERAL NO 4.320, DE 17 DE MARÇO DE 1964.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO-PR, PARA O EXERCÍCIO DE 2014 </t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO A SEÇÃO II, DO ART. 179 ITENS I E II DA LEI MUNICIPAL Nº 198/94.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE REGRAS A CONSCIENTIZAÇÃO DA POPULAÇÃO LOCAL SOBRE A DENGUE E DEFINE DIRETRIZES SOBRE O USO DO PODER DE POLICIA NA DISCIPLINA DO TEMA. E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICIPIO DE SANTO ANTONIO DO PARAÍSO-PR, PARA O EXERCÍCIO DE 2014</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO RURAL QUE DISPÕE SOBRE A CONCESSÃO DE INCENTIVOS PARA A IMPLANTAÇÃO AGROINDUSTRIAL NA ZONA RURAL DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO, ESTADO DO PARANÁ, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SANTO ANTONIO DO PARAÍSO, ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1227,68 +1227,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/67/67_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="75.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="243.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>