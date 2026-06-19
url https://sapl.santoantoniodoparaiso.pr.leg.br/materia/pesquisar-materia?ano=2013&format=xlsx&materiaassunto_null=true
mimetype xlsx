--- v0 (2026-02-03)
+++ v1 (2026-06-19)
@@ -51,506 +51,506 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Lei </t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.doc</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.doc</t>
   </si>
   <si>
     <t>REVOGA AS LEIS NºS 999/2011, 1013/2011, 1014/2011, 1034/2012, 1077/2012, 1078/2012, 1079/2012, QUE AUTORIZAVAM O PODER EXECUTIVO A CONCEDER ATRAVÉS DO PROCEDIMENTO DE CONCESSÃO DE DIREITO REAL DE USO DE LOTES DE TERRAS DE PROPRIEDADES DO MUNICÍPIO, PARA FINS SOCIAIS, COMERCIAIS E/OU INDUSTRIAIS.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 2º INCISO I DA LEI 726/2007 DE 02 DE JULHO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI 752 DE 05 DE NOVEMBRO DE 2007 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE GRATIFICAÇÃO PARA OS PROFISSIONAIS DE SAÚDE DA ATENÇÃO BÁSICA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO - PR, PARA O EXERCÍCIO DE 2013</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE GRATIFICAÇÃO PARA OS PROFISSIONAIS DE SAÚDE DA ATENÇÃO BÁSICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE GRATIFICAÇÃO PARAS OS PROFISSIONAIS DE SAÚDE DA ATENÇÃO BÁSICA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO-PR, PARA O EXERCÍCIO DE 2013._x000D_
 </t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>GEDSON PARUCCI FÉLIX</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DOAÇÃO DE BENS PERTENCENTES A CÂMARA MUNICIPAL DE SANTO ANTONIO DO PARAÍSO, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 2, DA LEI 726/2007 DE 02 DE JULHO DE 2007 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR PRÓPRIOS DO MUNICÍPIO, FIRMAR CONVÊNIO, ASSUMIR OBRIGAÇÕES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI PROGRAMAS E METAS NO ANEXO I DA LEI 853/2009</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI PROGRAMAS, OBJETIVOS E METAS NO ANEXO I DA LEI 1055/2012.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE SANTO ANTÔNIO DO PARAÍSO-PR., PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 1045/2012, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI PROGRAMAS, OBJETIVOS E METAS NO ANEXO I DA LEI 1113/2013 - LDO-2014</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO-PR, PARA O QUADRIÊNIO 2014 A 2017.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESAS DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO, ESTADO DO PARANÁ, PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLITICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA A TABELA DE VENCIMENTOS DO CARGO DE ADVOGADO, DO ANEXO II DA LEI MUNICIPAL Nº 704/2007, DA CÂMARA MUNICIPAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS VIAGENS OFICIAIS E A CONCESSÃO DE DIÁRIAS AOS VEREADORES E SERVIDORES DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAÇÃO A IMAGEM DE SANTO ANTONIO DE PÁDUA CONFECCIONADA EM MADEIRA, QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUIR PROGRAMAS E METAS NO ANEXO I DA LEI 853/2009</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO-PR, PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI PROGRAMAS, OBJETIVOS E METAS NO ANEXO I DA LEI 1055/2012</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO-PR, PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 1º DA LEI 401/2001, DE 05 DE DEZEMBRO DE 2001, ALTERADO PELA LEI 832 DE 08 DE ABRIL DE 2009</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O IPTU - IMPOSTO PREDIAL E TERRITORIAL URBANO, PARA O EXERCÍCIO DE 2014 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVO AS LEIS MUNICIPAIS 641/2006, 780/2008 E 1127/2013, DE 16 DE OUTUBRO DE 2013 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO, POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL DE INTERESSE PÚBLICO, DE PROFISSIONAIS PARA A ÁREA DA SAÚDE, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO, PARA ATENDER ÁS NECESSIDADES DA SECRETARIA MUNICIPAL DE SAÚDE, NOS TERMOS DO ARTIGO 37, IX, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E EXTINGUE CARGOS E ALTERA OS ANEXOS I, II. III DA LEI 1044, DE 29 DE MARÇO DE 2012 E O ARTIGO 2º DA LEI 1062/2012 DE 24 DE AGOSTO DE 2012 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE NORMAS GERAIS URBANÍSTICAS PARA A INSTALAÇÃO DE ESTRUTURAS DE SUPORTE DAS ESTAÇÕES RÁDIO BASE E EQUIPAMENTOS AFINS AUTORIZADOS E HOMOLOGADOS PELA AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES, NOS TERMOS DA LEGISLAÇÃO FEDERAL VIGENTE. </t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTITUI O CONSORCIO CISPAR - CONSORCIO INTERMUNICIPAL DE SANEAMENTO DO PARANA, E RATIFICA A ALTERAÇÃO, PELO MUNICÍPIO DE SANTO ANTÔNIO DO PARAÍSO, DO CONTRATO DE CONSORCIO E DO ESTATUTO DO CISMAE - CONSORCIO INTERMUNICIPAL DE SANEAMENTO AMBIENTAL DO PARANA, QUE O TRANSFORMOU NO CONSORCIO CISPAR E DÁ OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CEDER HORAS MAQUINAS PARA EMPRESAS E/OU PARTICULARES, COM PROPRIEDADE FORA DO MUNICÍPIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRITÉRIOS UTILIZADOS PARA SELEÇÃO DE FAMÍLIAS CADASTRADAS PARA RECEBER AS UNIDADES HABITACIONAIS DE PROGRAMAS ESTADUAIS E FEDERAIS NO MUNICÍPIO DE SANTO ANTONIO DO PARAÍSO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>LUIZ DE MOURA</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>VER JUNTO AO ÓRGÃO COMPETENTE A POSSIBILIDADE DE CONSTRUIR E LIMPAR AS CAIXAS DAS ESTRADAS RURAIS, ONDE AS MESMAS ESTÃO TODAS CHEIAS.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIAR A ESTA CÂMARA MUNICIPAL CÓPIA DO PROCESSO DA LICITAÇÃO REALIZADA DOS COMBUSTÍVEIS DA PREFEITURA DE QUEM GANHOU E QUEM PARTICIPOU, ENVIAR TAMBÉM CÓPIA DA LICITAÇÃO REALIZADA DA COMPRA DE PNEUS DESTA PREFEITURA DA EMPRESA QUE GANHOU E DAS DEMAIS QUE PARTICIPARAM</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>TOMAR PROVIDENCIAS SOBRE UM CANO ESTOURADO EM FRENTE A CASA DO SENHOR FERNANDO, FILHO DO JOSÉ MAIA, NA RUA BOA'VENTURA OLIVEIRA GARCIA, ONDE JÁ FAZ MAIS OU MENOS UN QUATRO OU CINCO MESES QUE AQUELE CANO ESTA VAZANDO ÁGUA EM FRENTE A CASA DELE</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAR A CÂMARA MUNICIPAL ONDE SE ENCONTRA A VAN ZERO QUE CHEGOU PARA A PREFEITURA E NÃO SE ENCONTRA NO PÁTIO.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JOSÉ FERREIRA DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME JÁ PEDIDO ANTERIORMENTE PELA CÂMARA MUNICIPAL, APROVEITAMOS DA OPORTUNIDADE PARA SOLICITAR MAIS UMA VEZ O ESTUDO E A VIABILIZAÇÃO DO AUMENTO DE SALARIO DOS FUNCIONÁRIOS MUNICIPAIS, UMA VEZ QUE O SALARIO DE CADA FUNCIONÁRIO ESTA FICANDO DEFASADO SEM O AUMENTO SALARIAL.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAR A ESTA CASA DE LEIS, SE HÁ OBRAS OU SERVIÇOS PÚBLICOS  EM ANDAMENTO OU PARA SER REALIZADA NO MUNICÍPIO,  PRINCIPALMENTE SOBRE A SUBSTITUIÇÃO DA REDE DE ÁGUA DA CIDADE, POIS A CÂMARA MUNICIPAL NÃO DETÉM DE NENHUMA INFORMAÇÃO DE OBRAS EM ANDAMENTO OU A SER INICIALIZADA.</t>
   </si>
   <si>
     <t>VER A POSSIBILIDADE DE TOMAR PROVIDENCIAS E DEIXAR UM RESPONSÁVEL ENFERMEIRA DE PLANTÃO COM A CHAVE DA FARMÁCIA PARA ATENDER AS PESSOAS QUE VAI CONSULTAR NOS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 09/2013</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI Nº 21/2013</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
+    <t>http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI Nº 38/2013.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -857,68 +857,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodoparaiso.pr.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>